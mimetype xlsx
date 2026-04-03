--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02d9d6ea2d1d4aa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d13c8e7e75480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfbdc424d99b476c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a317bfaba147ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ff6a8651bc49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfbdc424d99b476c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0544fbe80d7146e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a317bfaba147ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitstechnologen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>