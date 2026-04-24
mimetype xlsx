--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29d13c8e7e75480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962075c638fe4c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a317bfaba147ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f9123fe2744631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0544fbe80d7146e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a317bfaba147ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f2bf724dd084071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f9123fe2744631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitstechnologen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>