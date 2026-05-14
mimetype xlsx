--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962075c638fe4c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b2744cd1634dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f9123fe2744631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4694921f70c34cb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f2bf724dd084071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f9123fe2744631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec093875e45469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4694921f70c34cb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitstechnologen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>167,792</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,443</x:t>
-[...458 lines deleted...]
-          <x:t>165,963</x:t>
+          <x:t>164,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>