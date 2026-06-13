--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3b2744cd1634dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23fa3aff00b94311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4694921f70c34cb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf3975ea3d7c4522"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec093875e45469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4694921f70c34cb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22185de9968b48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf3975ea3d7c4522" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitstechnologen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>169,405</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,284</x:t>
-[...517 lines deleted...]
-          <x:t>166,714</x:t>
+          <x:t>167,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>