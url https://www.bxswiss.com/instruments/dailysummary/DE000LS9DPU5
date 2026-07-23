--- v10 (2026-06-13)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23fa3aff00b94311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015de9b0e81c47c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf3975ea3d7c4522"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa6cf66f73ae43ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22185de9968b48e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf3975ea3d7c4522" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3bb37d11a214458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa6cf66f73ae43ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitstechnologen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>172,088</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>