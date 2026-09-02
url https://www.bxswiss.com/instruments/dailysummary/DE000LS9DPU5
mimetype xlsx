--- v11 (2026-07-23)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015de9b0e81c47c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc5c31509a4461b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa6cf66f73ae43ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45e5ba9bf9b5428e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3bb37d11a214458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa6cf66f73ae43ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c060dbbff2d4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45e5ba9bf9b5428e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitstechnologen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>193,963</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>