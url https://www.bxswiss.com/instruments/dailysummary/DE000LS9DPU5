--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redc5c31509a4461b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45b91c63c1344373" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45e5ba9bf9b5428e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5454a141104e3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c060dbbff2d4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45e5ba9bf9b5428e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf378125f87474645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5454a141104e3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitstechnologen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>