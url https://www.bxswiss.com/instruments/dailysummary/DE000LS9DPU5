--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45b91c63c1344373" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1e14962e064cfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc5454a141104e3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95fb255e1720445b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf378125f87474645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc5454a141104e3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69ffe75ce1134e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95fb255e1720445b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitstechnologen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>206,506</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,759</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>201,526</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>