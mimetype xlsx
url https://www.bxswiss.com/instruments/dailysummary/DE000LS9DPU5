--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d1e14962e064cfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc484b17dede84426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95fb255e1720445b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf337a14dec62478c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69ffe75ce1134e24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95fb255e1720445b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca6c4d9391244df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf337a14dec62478c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheitstechnologen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>