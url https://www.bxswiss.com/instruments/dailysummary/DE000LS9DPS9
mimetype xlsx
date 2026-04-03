--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5be3257c5d904a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb9a747234c44aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c040dc94be4848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9346481ad14444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6390227e349c4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c040dc94be4848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69eaf5e27b1b4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9346481ad14444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>141,080</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,293</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>141,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>