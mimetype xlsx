--- v4 (2026-04-03)
+++ v5 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb9a747234c44aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aec7cbe3e234820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad9346481ad14444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd964ad158863429f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69eaf5e27b1b4c1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad9346481ad14444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf149a88964d843b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd964ad158863429f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>144,122</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,367</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>142,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>