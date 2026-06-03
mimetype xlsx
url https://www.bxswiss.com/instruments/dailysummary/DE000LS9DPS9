--- v5 (2026-04-29)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aec7cbe3e234820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ded2bcb3866437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd964ad158863429f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf664517b2b764716"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf149a88964d843b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd964ad158863429f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a8bd8daf304483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf664517b2b764716" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>140,060</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>