--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ded2bcb3866437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f17ac01ddd47a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf664517b2b764716"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ee0fab42cc14f83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a8bd8daf304483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf664517b2b764716" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef8e2a47bc54a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ee0fab42cc14f83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,858</x:t>
-[...279 lines deleted...]
-          <x:t>139,275</x:t>
+          <x:t>135,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>