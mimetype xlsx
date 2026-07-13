--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2f17ac01ddd47a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373c3f8cf3e14f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ee0fab42cc14f83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ac16f82947467c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef8e2a47bc54a28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ee0fab42cc14f83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0af61f6110e443c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ac16f82947467c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>