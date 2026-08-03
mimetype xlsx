--- v8 (2026-07-13)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373c3f8cf3e14f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9941a69b12624475" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2ac16f82947467c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf690a1cd45e34b2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0af61f6110e443c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2ac16f82947467c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e23038a66984ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf690a1cd45e34b2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>