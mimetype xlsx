--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9941a69b12624475" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dcb8d0ceed54032" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf690a1cd45e34b2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb389c66d04a4a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e23038a66984ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf690a1cd45e34b2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4756d4513a342e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb389c66d04a4a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>139,893</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,608</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>139,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,362</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>