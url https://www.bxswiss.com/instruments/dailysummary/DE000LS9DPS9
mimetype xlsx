--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dcb8d0ceed54032" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c9c377948f4d7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb389c66d04a4a54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra46d074ea937436d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4756d4513a342e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb389c66d04a4a54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c6da99c36a420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra46d074ea937436d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>