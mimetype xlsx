--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8c9c377948f4d7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4227c8362d324be7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra46d074ea937436d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c93438c3554b3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c6da99c36a420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra46d074ea937436d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3611587331f4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c93438c3554b3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>