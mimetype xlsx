--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4227c8362d324be7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcba02e0e6d7c419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c93438c3554b3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b3c27bf24f4fec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3611587331f4474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c93438c3554b3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc20a704634641c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b3c27bf24f4fec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Innovation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>