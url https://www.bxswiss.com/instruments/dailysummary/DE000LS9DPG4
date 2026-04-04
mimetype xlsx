--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba28b87f639f40dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra693065c018043ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref0fd996c4b0420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53ee0faf0dc94a56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34dd79e584e4974" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref0fd996c4b0420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86257bc76eae401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53ee0faf0dc94a56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energy001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>118,948</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,809</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>119,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,286</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>