--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra693065c018043ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9808e0e5a68f44f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53ee0faf0dc94a56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28674ba3b3949f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86257bc76eae401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53ee0faf0dc94a56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08dc05298bc34643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28674ba3b3949f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energy001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>