--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9808e0e5a68f44f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada57e4a9a6b49ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28674ba3b3949f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5612f548aed4ec0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08dc05298bc34643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28674ba3b3949f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8843076cbfd14310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5612f548aed4ec0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energy001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>121,386</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,604</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,913</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>