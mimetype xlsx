--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rada57e4a9a6b49ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51793755bfd54fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5612f548aed4ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9369f161d6ee4062"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8843076cbfd14310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5612f548aed4ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f2a8e096174a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9369f161d6ee4062" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energy001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>