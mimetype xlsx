--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51793755bfd54fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c3c3b593174a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9369f161d6ee4062"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac1e280a1f841db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f2a8e096174a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9369f161d6ee4062" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re772abf35c0a418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac1e280a1f841db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energy001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>121,394</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,224</x:t>
-[...188 lines deleted...]
-          <x:t>120,874</x:t>
+          <x:t>121,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>