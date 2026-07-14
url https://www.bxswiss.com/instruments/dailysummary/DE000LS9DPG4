--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c3c3b593174a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e42fc8cd2d74771" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac1e280a1f841db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f35b9eb8844c0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re772abf35c0a418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac1e280a1f841db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852a85cf65b44077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f35b9eb8844c0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energy001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>120,979</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,138</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,238</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>