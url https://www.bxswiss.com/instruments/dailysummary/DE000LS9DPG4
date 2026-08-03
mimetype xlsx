--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e42fc8cd2d74771" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2d4129a42ba4be1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40f35b9eb8844c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00e88b68154648db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R852a85cf65b44077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40f35b9eb8844c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dfb1089f5ef47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00e88b68154648db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energy001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>121,103</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,508</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>122,693</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,329</x:t>
-[...377 lines deleted...]
-          <x:t>121,773</x:t>
+          <x:t>122,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>