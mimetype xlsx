--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2d4129a42ba4be1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5523997c6a24f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00e88b68154648db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b484d4a79c4b81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dfb1089f5ef47b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00e88b68154648db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8aa645d9eaa434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b484d4a79c4b81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energy001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>121,353</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,257</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>122,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,698</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>