--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5523997c6a24f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c6e9c24d1d42a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b484d4a79c4b81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R473a863e91fc470e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8aa645d9eaa434b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b484d4a79c4b81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafb0b5b728a476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R473a863e91fc470e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energy001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>