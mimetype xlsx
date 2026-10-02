--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c6e9c24d1d42a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R988263c110894045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R473a863e91fc470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca08deaf2a5466c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reafb0b5b728a476e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R473a863e91fc470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49d1d7c8ce124615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca08deaf2a5466c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energy001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,551</x:t>
-[...603 lines deleted...]
-          <x:t>124,269</x:t>
+          <x:t>123,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>