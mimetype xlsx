--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R988263c110894045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e351d0b0f148a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca08deaf2a5466c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc66fa30911574294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49d1d7c8ce124615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca08deaf2a5466c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re83864501f8f485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc66fa30911574294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energy001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DPG4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,720</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,602</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>