--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd597d7b5d234a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521adfa825f34a23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbcc3fd57771499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dc12c53e865459b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80486e5652ca4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbcc3fd57771499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1219eaddc0bf4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dc12c53e865459b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>