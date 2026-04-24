--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R521adfa825f34a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51225b7d685d46e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dc12c53e865459b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d8870a4c1f4c38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1219eaddc0bf4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dc12c53e865459b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a6b39cbcc34c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d8870a4c1f4c38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>