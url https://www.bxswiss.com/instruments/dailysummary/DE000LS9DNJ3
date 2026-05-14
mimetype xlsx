--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51225b7d685d46e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce82821811f4e6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71d8870a4c1f4c38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796367abe96f4521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a6b39cbcc34c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71d8870a4c1f4c38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd40756c626848a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796367abe96f4521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>