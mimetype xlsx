--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce82821811f4e6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f88083357a44af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796367abe96f4521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc11afd2036140b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd40756c626848a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796367abe96f4521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be47dee03f94a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc11afd2036140b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>