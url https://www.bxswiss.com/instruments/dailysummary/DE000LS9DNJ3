--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f88083357a44af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c1b4f67e8f64cc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc11afd2036140b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R178d62109d0145e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be47dee03f94a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc11afd2036140b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bc2a65246754e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R178d62109d0145e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>