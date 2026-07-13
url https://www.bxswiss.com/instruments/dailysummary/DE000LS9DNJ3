--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c1b4f67e8f64cc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99bdf954fde44446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R178d62109d0145e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5acd92959f44cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bc2a65246754e60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R178d62109d0145e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58247f9c9f03490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5acd92959f44cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>