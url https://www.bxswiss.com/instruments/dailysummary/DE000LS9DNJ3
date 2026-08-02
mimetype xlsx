--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99bdf954fde44446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc02b0a3fdfa493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5acd92959f44cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22a3742804474834"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58247f9c9f03490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5acd92959f44cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb73b46bff25643e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22a3742804474834" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>