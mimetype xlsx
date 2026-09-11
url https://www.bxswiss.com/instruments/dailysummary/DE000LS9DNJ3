--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc02b0a3fdfa493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fab459d1e5147a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22a3742804474834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cf389c5965c4f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb73b46bff25643e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22a3742804474834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72a9058b19e481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cf389c5965c4f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>210,505</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>209,401</x:t>
-[...544 lines deleted...]
-          <x:t>216,733</x:t>
+          <x:t>207,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>