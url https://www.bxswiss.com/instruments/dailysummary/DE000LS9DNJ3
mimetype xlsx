--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fab459d1e5147a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4303a5bef45e4238" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cf389c5965c4f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad93d8c4dc74e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc72a9058b19e481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cf389c5965c4f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R895f9cd6fd064e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad93d8c4dc74e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>214,131</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>213,034</x:t>
-[...296 lines deleted...]
-          <x:t>210,660</x:t>
+          <x:t>212,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>