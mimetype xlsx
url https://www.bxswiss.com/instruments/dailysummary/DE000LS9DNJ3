--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4303a5bef45e4238" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9302395cfa6e44b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad93d8c4dc74e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0752f148086f49af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R895f9cd6fd064e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad93d8c4dc74e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33a7eec5a5464adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0752f148086f49af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualität + Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>