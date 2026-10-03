--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc960cfae2b4c4bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa928a31be44184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a788f7e8204d82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0555df2a361f4a8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra89ffb9993374a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a788f7e8204d82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8108d195a700456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0555df2a361f4a8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,434</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>