--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa928a31be44184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reafd262affe64a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0555df2a361f4a8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa86cc7598064d21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8108d195a700456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0555df2a361f4a8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2335183de59b4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa86cc7598064d21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,488</x:t>
-[...495 lines deleted...]
-          <x:t>170,000</x:t>
+          <x:t>177,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>