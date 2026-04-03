--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4913a23e22485f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede8df26365546e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54e59027336c4933"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc95b89745e42ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaf37e85095f46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54e59027336c4933" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c94e50b42fc44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc95b89745e42ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>