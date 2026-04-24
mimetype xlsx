--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rede8df26365546e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra692d054781c47be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc95b89745e42ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80a33db5eab442f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c94e50b42fc44b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc95b89745e42ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb227ef1b7e234375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80a33db5eab442f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>149,005</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,072</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>143,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>