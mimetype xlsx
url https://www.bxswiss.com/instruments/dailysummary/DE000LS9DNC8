--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra692d054781c47be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941af85c29814b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80a33db5eab442f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff954d8f30b74218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb227ef1b7e234375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80a33db5eab442f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8921aaa6e0114bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff954d8f30b74218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>