--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R941af85c29814b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8461b1f28e5a477c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff954d8f30b74218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R878ed2ac7b2e4fc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8921aaa6e0114bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff954d8f30b74218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fcf16066b084ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R878ed2ac7b2e4fc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>