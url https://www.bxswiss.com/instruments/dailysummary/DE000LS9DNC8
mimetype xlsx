--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8461b1f28e5a477c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a06fdb220b4625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R878ed2ac7b2e4fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a01190701fe446c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fcf16066b084ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R878ed2ac7b2e4fc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820cbe732b464cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a01190701fe446c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,579 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>144,929</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,934</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>149,723</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>