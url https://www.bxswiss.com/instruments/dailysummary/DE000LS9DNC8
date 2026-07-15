--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a06fdb220b4625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b4a25c0739483e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a01190701fe446c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fdbff5e03b4496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R820cbe732b464cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a01190701fe446c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09064779db684abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fdbff5e03b4496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,069</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>