--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b4a25c0739483e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3574e9fbb36740a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fdbff5e03b4496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998142068e164b5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09064779db684abb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fdbff5e03b4496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reca96b6d89594b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998142068e164b5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>