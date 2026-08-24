--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3574e9fbb36740a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30df238f33de4d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R998142068e164b5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2988ee87534438"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reca96b6d89594b69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R998142068e164b5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b9edd0ee72c4066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2988ee87534438" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>