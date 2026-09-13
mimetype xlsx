--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30df238f33de4d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc960cfae2b4c4bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2988ee87534438"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a788f7e8204d82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b9edd0ee72c4066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2988ee87534438" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra89ffb9993374a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a788f7e8204d82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Marktführer Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DNC8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>