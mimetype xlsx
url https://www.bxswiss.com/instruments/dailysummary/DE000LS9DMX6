--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f20cef20d544fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c08a00daaf24ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R301c0d44fc7848cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6598028a88c74a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86fdc14211564b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R301c0d44fc7848cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128a08e758ee482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6598028a88c74a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Strategie 2014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>