--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c08a00daaf24ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b2c97ffe8934bda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6598028a88c74a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c924bc40ceb458f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R128a08e758ee482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6598028a88c74a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R083d358fbf464b52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c924bc40ceb458f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Strategie 2014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>