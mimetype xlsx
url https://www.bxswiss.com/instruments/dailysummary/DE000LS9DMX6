--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b80e573ea91463f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6663929cb22448e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0199d226a174e64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9525d9ccf0ac4ae0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba1413996884c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0199d226a174e64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f4be45778944b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9525d9ccf0ac4ae0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Strategie 2014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>