--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6663929cb22448e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a4ba60941674493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9525d9ccf0ac4ae0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2e395e05d0c48bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f4be45778944b66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9525d9ccf0ac4ae0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9270ca43cbb542ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2e395e05d0c48bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Strategie 2014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>236,121</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>235,891</x:t>
-[...571 lines deleted...]
-          <x:t>231,033</x:t>
+          <x:t>237,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>