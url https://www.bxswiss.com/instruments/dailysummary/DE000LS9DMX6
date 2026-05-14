--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a4ba60941674493" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9eebfebbf8472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2e395e05d0c48bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3170b78f6354ae0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9270ca43cbb542ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2e395e05d0c48bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1c4c5e92b04f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3170b78f6354ae0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Strategie 2014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>