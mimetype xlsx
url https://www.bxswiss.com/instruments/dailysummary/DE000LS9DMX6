--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9eebfebbf8472b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8840eaa1589c46e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3170b78f6354ae0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5509fa5fcf4670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1c4c5e92b04f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3170b78f6354ae0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1403955635c84f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5509fa5fcf4670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Strategie 2014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>