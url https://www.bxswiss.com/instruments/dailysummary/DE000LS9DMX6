--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8840eaa1589c46e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402b18218a9a4ec5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5509fa5fcf4670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56faf7c5b6d941ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1403955635c84f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5509fa5fcf4670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d8cfad26d0484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56faf7c5b6d941ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Strategie 2014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>