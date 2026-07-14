--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R402b18218a9a4ec5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4c474ad8494ce4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56faf7c5b6d941ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bc409aa91d94be3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d8cfad26d0484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56faf7c5b6d941ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb113cec2074cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bc409aa91d94be3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Strategie 2014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>258,276</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,478</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...312 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,847</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>