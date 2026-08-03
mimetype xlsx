--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4c474ad8494ce4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60bcbb41944c4cd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bc409aa91d94be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f409e8358eb4354"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb113cec2074cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bc409aa91d94be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree96039ac3bf40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f409e8358eb4354" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Strategie 2014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>