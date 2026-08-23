--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60bcbb41944c4cd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41afe84a7853446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f409e8358eb4354"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67bb79442a64903"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree96039ac3bf40c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f409e8358eb4354" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162edf22113b4634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67bb79442a64903" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Strategie 2014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>278,161</x:t>
-[...232 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>269,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>265,207</x:t>
-[...144 lines deleted...]
-          <x:t>258,951</x:t>
+          <x:t>262,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>