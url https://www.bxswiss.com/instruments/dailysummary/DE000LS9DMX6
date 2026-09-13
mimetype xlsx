--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41afe84a7853446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f20cef20d544fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67bb79442a64903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R301c0d44fc7848cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162edf22113b4634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67bb79442a64903" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86fdc14211564b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R301c0d44fc7848cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge Strategie 2014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>265,207</x:t>
-[...97 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>262,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>269,571</x:t>
-[...441 lines deleted...]
-          <x:t>257,656</x:t>
+          <x:t>266,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>