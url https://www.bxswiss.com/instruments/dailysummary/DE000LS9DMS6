--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ae35722c524fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ecd48f0c53c43b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c43ff60e55b4e6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21b55924e47640d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R263079ec68b94db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c43ff60e55b4e6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd62e8fd9641c4bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21b55924e47640d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Weltmarktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>