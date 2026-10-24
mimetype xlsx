--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ecd48f0c53c43b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fa27a7d3a084599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21b55924e47640d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f8c62a5203b4a7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd62e8fd9641c4bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21b55924e47640d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f1e6158369450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f8c62a5203b4a7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Weltmarktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...365 lines deleted...]
-          <x:t>225,035</x:t>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,459</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,228</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>