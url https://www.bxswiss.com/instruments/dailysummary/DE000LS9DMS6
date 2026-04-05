--- v3 (2026-03-14)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8b7b3aa3cf42a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82eebd967104897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3862ed2903fd4854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889f315127634a47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9d9d3d9f1724849" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3862ed2903fd4854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5a730e11d14246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889f315127634a47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Weltmarktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>