--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd82eebd967104897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb235222619554bcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889f315127634a47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b369eaaf074f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5a730e11d14246" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889f315127634a47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd34a4ed3dc44994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b369eaaf074f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Weltmarktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>