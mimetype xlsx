--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb235222619554bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86457c55d0fb44d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4b369eaaf074f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19629dd02c6f4136"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd34a4ed3dc44994" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4b369eaaf074f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9327abe1aa144752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19629dd02c6f4136" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Weltmarktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,953</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>201,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>