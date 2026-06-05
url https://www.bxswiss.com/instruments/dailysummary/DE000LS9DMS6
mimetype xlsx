--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86457c55d0fb44d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re99a350c4c23418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19629dd02c6f4136"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf335ff5073d0455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9327abe1aa144752" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19629dd02c6f4136" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda220128d2694bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf335ff5073d0455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Weltmarktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>