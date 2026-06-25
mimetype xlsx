--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re99a350c4c23418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf7fd2497cbb45f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf335ff5073d0455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f7d6c81ea7f4c42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda220128d2694bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf335ff5073d0455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ef7368a563f44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f7d6c81ea7f4c42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Weltmarktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,877</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>