--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf7fd2497cbb45f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2181353f5ac74d49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f7d6c81ea7f4c42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95973bb18cf424b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ef7368a563f44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f7d6c81ea7f4c42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe7f2fb389854990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95973bb18cf424b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Weltmarktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>