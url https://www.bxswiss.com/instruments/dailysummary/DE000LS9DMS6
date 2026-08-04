--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2181353f5ac74d49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2f9ffef24a4de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd95973bb18cf424b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R631f47f191044feb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe7f2fb389854990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd95973bb18cf424b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e89b07ab1224a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R631f47f191044feb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Weltmarktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,064</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>