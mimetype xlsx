--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2f9ffef24a4de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra936d3abf1ca4106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R631f47f191044feb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa111f09e514f8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e89b07ab1224a68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R631f47f191044feb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1665e9e588f4877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa111f09e514f8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Weltmarktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>