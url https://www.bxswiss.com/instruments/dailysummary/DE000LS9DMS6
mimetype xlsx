--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra936d3abf1ca4106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ae35722c524fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2aa111f09e514f8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c43ff60e55b4e6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1665e9e588f4877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2aa111f09e514f8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R263079ec68b94db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c43ff60e55b4e6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsstarke Weltmarktfuehrer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DMS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>227,000</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,412</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>232,858</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>