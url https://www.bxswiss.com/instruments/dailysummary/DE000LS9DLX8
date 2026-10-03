--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333564a36c614c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc89e4663c464f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ecdc3d0320d40a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b1cc1ab5ceb43c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37e7612b99e24213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ecdc3d0320d40a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067c97c3bf4f4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b1cc1ab5ceb43c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Health-Tech Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>