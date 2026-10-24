--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc89e4663c464f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd442a4c601ef49f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b1cc1ab5ceb43c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d685daea76b4e4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067c97c3bf4f4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b1cc1ab5ceb43c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a8a0a89d8004b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d685daea76b4e4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Health-Tech Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>