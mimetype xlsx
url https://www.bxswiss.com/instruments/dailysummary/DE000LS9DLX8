--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169c132363e6414c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf91a90ec2e451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4ca9f7785284385"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R157f16289f934423"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1c2644191bd4908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4ca9f7785284385" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbf04feeb904414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R157f16289f934423" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Health-Tech Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,358</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>