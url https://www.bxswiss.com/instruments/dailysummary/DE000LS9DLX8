--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf91a90ec2e451b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b74c88245784297" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R157f16289f934423"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52179d3010d642aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbf04feeb904414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R157f16289f934423" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d69cbd205344eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52179d3010d642aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Health-Tech Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>