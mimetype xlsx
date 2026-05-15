--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b74c88245784297" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72034516bc9a46c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52179d3010d642aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R122c2d05914649f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d69cbd205344eea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52179d3010d642aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1637d869294008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R122c2d05914649f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Health-Tech Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>