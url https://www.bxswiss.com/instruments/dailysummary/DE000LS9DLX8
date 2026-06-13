--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72034516bc9a46c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c4123da11345f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R122c2d05914649f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb97a70724e2649c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1637d869294008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R122c2d05914649f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6141b9174a984cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb97a70724e2649c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Health-Tech Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>