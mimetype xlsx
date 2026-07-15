--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2c4123da11345f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3111e0bc6d3f4fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb97a70724e2649c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83553c6775424b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6141b9174a984cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb97a70724e2649c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a40f4c82f14237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83553c6775424b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Health-Tech Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>433,937</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>