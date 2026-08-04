--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3111e0bc6d3f4fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a22edc4efe64642" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83553c6775424b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a194faa89c4e53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a40f4c82f14237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83553c6775424b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f7e8eccaf84ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a194faa89c4e53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Health-Tech Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>