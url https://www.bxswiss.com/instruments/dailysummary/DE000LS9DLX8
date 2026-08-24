--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a22edc4efe64642" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94ac6bae7484a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a194faa89c4e53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be10aac11f04a00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f7e8eccaf84ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a194faa89c4e53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eaa39e21f934433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be10aac11f04a00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Health-Tech Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>