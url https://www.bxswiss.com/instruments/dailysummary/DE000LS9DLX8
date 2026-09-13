--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94ac6bae7484a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333564a36c614c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be10aac11f04a00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ecdc3d0320d40a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eaa39e21f934433" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be10aac11f04a00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37e7612b99e24213" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ecdc3d0320d40a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bio-Health-Tech Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>