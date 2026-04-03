--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red407bb8963240b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f912400f2243a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4027a2f2408e4ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b6813f356054339"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb92a42f0f5744512" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4027a2f2408e4ff3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec3bc149a1d847c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b6813f356054339" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NestoInvest Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>