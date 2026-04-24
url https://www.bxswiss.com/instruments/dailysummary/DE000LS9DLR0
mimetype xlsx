--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f912400f2243a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656a0d17f8704970" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b6813f356054339"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087dcfcc34e842ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec3bc149a1d847c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b6813f356054339" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57fa767d5b874589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087dcfcc34e842ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NestoInvest Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>201,012</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,074</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,970</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>