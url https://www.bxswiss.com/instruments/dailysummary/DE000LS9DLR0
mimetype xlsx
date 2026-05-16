--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R656a0d17f8704970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0795a846464b25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R087dcfcc34e842ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8c2b62ba6f248a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57fa767d5b874589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R087dcfcc34e842ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f14f047f98c48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8c2b62ba6f248a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NestoInvest Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>