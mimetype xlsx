--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0795a846464b25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R067ae9eac4144494" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8c2b62ba6f248a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8bc3b7ad794511"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f14f047f98c48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8c2b62ba6f248a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb331d85871094c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8bc3b7ad794511" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NestoInvest Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>