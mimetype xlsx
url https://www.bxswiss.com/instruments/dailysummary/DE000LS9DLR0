--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R067ae9eac4144494" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963ed31995774cce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8bc3b7ad794511"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d5ad3811b14dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb331d85871094c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8bc3b7ad794511" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b520afb62d14fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d5ad3811b14dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NestoInvest Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>