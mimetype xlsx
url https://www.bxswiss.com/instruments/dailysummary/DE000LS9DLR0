--- v10 (2026-06-25)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963ed31995774cce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ce1ecb830d4c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d5ad3811b14dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bec68e3c1aa40d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b520afb62d14fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d5ad3811b14dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e407d6f5edd4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bec68e3c1aa40d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NestoInvest Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>212,593</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>