--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ce1ecb830d4c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8c134f6e354a33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bec68e3c1aa40d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3ac0d7cf4f540cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e407d6f5edd4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bec68e3c1aa40d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf70f91ab8c4d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3ac0d7cf4f540cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NestoInvest Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>