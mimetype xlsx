--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a8c134f6e354a33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raee4c82f2d344483" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3ac0d7cf4f540cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b33be917af145c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radf70f91ab8c4d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3ac0d7cf4f540cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ad779d0b177493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b33be917af145c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NestoInvest Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,423</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>