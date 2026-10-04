--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raee4c82f2d344483" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf934d36e646945b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b33be917af145c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87076b4cdef4f00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ad779d0b177493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b33be917af145c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b1ba9b0f7a4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87076b4cdef4f00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NestoInvest Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,383</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>