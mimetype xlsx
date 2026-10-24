--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf934d36e646945b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa0cd21539d843b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf87076b4cdef4f00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe5e75859a7f46ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b1ba9b0f7a4a4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf87076b4cdef4f00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda2d1c5f19a74a70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe5e75859a7f46ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NestoInvest Sport</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...257 lines deleted...]
-          <x:t>218,707</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,497</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>