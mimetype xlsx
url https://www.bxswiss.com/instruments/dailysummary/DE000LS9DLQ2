--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc76b077de3947a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4cda209c954a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a648facca9b4f44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec713bc36514608"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R196fd6d4bf99438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a648facca9b4f44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a9e3ec31e54c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec713bc36514608" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regel Nr. 1: Kein Geld verlieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>