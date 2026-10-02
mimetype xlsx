--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4cda209c954a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R446171be512c4eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reec713bc36514608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bb4ab933ea3492e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a9e3ec31e54c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reec713bc36514608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a727919eb7437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bb4ab933ea3492e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regel Nr. 1: Kein Geld verlieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>241,850</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>238,487</x:t>
-[...512 lines deleted...]
-          <x:t>213,058</x:t>
+          <x:t>234,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>