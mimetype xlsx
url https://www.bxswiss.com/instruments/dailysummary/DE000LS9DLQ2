--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R446171be512c4eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293a2ea559894aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bb4ab933ea3492e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2fefd4b709c4f30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a727919eb7437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bb4ab933ea3492e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R626c2af2a7de4d38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2fefd4b709c4f30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regel Nr. 1: Kein Geld verlieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>