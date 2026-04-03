--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf492440b3b2e4288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe20ba7916124c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5e248954c2f42c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c7e37ad74945e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R654e04f04a264c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5e248954c2f42c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fcb3b455a3249dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c7e37ad74945e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regel Nr. 1: Kein Geld verlieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>