--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe20ba7916124c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b2ac38a68a4b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c7e37ad74945e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b926f6122d94556"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fcb3b455a3249dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c7e37ad74945e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc0e9973843426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b926f6122d94556" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regel Nr. 1: Kein Geld verlieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>