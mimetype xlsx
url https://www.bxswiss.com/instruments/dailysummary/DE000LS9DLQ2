--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52b2ac38a68a4b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa9d02a5394410d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b926f6122d94556"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cf7a80909c64b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc0e9973843426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b926f6122d94556" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55532c31826c427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cf7a80909c64b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regel Nr. 1: Kein Geld verlieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>