--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafa9d02a5394410d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf347efdd28bc4324" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cf7a80909c64b69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4626a46cf1a048fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55532c31826c427a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cf7a80909c64b69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81bac9f487a34ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4626a46cf1a048fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regel Nr. 1: Kein Geld verlieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>