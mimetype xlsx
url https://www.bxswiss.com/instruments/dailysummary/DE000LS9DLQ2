--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf347efdd28bc4324" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc51ba4f7371a4e52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4626a46cf1a048fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025090442bc84df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81bac9f487a34ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4626a46cf1a048fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47792561dfab4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025090442bc84df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regel Nr. 1: Kein Geld verlieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>