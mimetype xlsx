--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc51ba4f7371a4e52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20fabfa125bb4bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025090442bc84df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4440b52ee4c648e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47792561dfab4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025090442bc84df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78bb155b82df4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4440b52ee4c648e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regel Nr. 1: Kein Geld verlieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>