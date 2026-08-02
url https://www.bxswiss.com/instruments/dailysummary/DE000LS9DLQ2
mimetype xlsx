--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20fabfa125bb4bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd788ca26b19f49f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4440b52ee4c648e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07b91e0f3b34c39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78bb155b82df4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4440b52ee4c648e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82466bcbdc384657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07b91e0f3b34c39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regel Nr. 1: Kein Geld verlieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>