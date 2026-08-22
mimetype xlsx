--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd788ca26b19f49f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc76b077de3947a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd07b91e0f3b34c39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a648facca9b4f44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82466bcbdc384657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd07b91e0f3b34c39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R196fd6d4bf99438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a648facca9b4f44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Regel Nr. 1: Kein Geld verlieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>