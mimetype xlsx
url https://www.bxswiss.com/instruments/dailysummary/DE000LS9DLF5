--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ce98d1e9e34186" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfa4c9a3ef644bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7451078e0144898"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf3c86f3845402a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R946f9c177f9346dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7451078e0144898" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bdb37ca45fa4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf3c86f3845402a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gute &amp; solide Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>