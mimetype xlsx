--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfa4c9a3ef644bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65be4241f2e24060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf3c86f3845402a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fd97b8bfa83474e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bdb37ca45fa4c03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf3c86f3845402a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05b4a454e697404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fd97b8bfa83474e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gute &amp; solide Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>