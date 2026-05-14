--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65be4241f2e24060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a238501c648430e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fd97b8bfa83474e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e969b14ba764454"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05b4a454e697404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fd97b8bfa83474e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8318e48ea54cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e969b14ba764454" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gute &amp; solide Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>