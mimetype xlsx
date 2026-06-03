--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a238501c648430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd276fe47dc8a428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e969b14ba764454"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c14cc5d8abb493a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8318e48ea54cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e969b14ba764454" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179ddc93f5174ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c14cc5d8abb493a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gute &amp; solide Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>