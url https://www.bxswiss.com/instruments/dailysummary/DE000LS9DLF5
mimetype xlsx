--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd276fe47dc8a428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e3cd4d0cd8482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c14cc5d8abb493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b953faa0104417f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179ddc93f5174ef5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c14cc5d8abb493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de4dcbedd9741a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b953faa0104417f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gute &amp; solide Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>