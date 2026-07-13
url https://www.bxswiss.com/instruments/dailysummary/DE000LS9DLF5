--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e3cd4d0cd8482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19d52e132a944df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b953faa0104417f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeeaf93d72d747a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de4dcbedd9741a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b953faa0104417f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3d35f9bcc8d4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeeaf93d72d747a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gute &amp; solide Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>