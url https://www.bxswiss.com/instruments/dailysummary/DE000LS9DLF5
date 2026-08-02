--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra19d52e132a944df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd978b9a71ae745d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeeaf93d72d747a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26ee0bb82a24e21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3d35f9bcc8d4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeeaf93d72d747a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10355beabab244ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26ee0bb82a24e21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gute &amp; solide Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>