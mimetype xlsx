--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd978b9a71ae745d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d0b26d47c74037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26ee0bb82a24e21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2122c381034e31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10355beabab244ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26ee0bb82a24e21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d73c9cee80a4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2122c381034e31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gute &amp; solide Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>