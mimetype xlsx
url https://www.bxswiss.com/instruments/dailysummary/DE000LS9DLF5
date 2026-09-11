--- v14 (2026-08-22)
+++ v15 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d0b26d47c74037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0911fa7289cf4629" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2122c381034e31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1728108d07ad4900"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d73c9cee80a4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2122c381034e31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e594255dbe24d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1728108d07ad4900" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gute &amp; solide Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>