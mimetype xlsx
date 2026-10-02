--- v15 (2026-09-11)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0911fa7289cf4629" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ef7ab34c404214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1728108d07ad4900"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989927f0e74d44a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e594255dbe24d42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1728108d07ad4900" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c346cf3b8a04a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989927f0e74d44a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gute &amp; solide Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,406 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>410,724</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>