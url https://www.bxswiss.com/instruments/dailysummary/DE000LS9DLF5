--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ef7ab34c404214" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006f8d177dbd4eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R989927f0e74d44a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd213cdf0093e4786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c346cf3b8a04a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R989927f0e74d44a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7d45327b264176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd213cdf0093e4786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gute &amp; solide Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,188 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...136 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -524,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>