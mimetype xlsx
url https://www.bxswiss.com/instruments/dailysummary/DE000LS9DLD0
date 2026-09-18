--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c07f61a90a4def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89dd600cf56470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70904f3a463c4594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd649523a604485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcee0d1faa4f4674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70904f3a463c4594" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2666d395c5fc4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd649523a604485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESCON Global Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>212,803</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,373</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>214,100</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>