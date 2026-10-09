--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89dd600cf56470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e13a4ffd5834aeb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd649523a604485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e7ce0528134411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2666d395c5fc4651" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd649523a604485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8982a53a45491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e7ce0528134411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESCON Global Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>215,532</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,689</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-          <x:t>11.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>214,435</x:t>
-[...117 lines deleted...]
-          <x:t>216,898</x:t>
+          <x:t>211,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>