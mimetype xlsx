--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e13a4ffd5834aeb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15ae7b7b13544229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25e7ce0528134411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3646ea421dcb4f45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a8982a53a45491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25e7ce0528134411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e325b039dcd4f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3646ea421dcb4f45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESCON Global Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>