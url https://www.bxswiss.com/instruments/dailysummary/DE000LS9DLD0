--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f749a7a2a14bf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra120bb58ebe84f64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2977b9afb982494f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7470d3c8541249cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R944d84a1c84b4706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2977b9afb982494f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d4cda7811e491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7470d3c8541249cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESCON Global Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>