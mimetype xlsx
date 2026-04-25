--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra120bb58ebe84f64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e249c02b4014f7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7470d3c8541249cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1338e2ff22d4029"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15d4cda7811e491a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7470d3c8541249cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8cab2a2ef484208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1338e2ff22d4029" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESCON Global Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,524</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>