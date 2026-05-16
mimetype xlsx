--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e249c02b4014f7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a417e5211db41e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1338e2ff22d4029"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b95d4e445149a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8cab2a2ef484208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1338e2ff22d4029" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bcdd9553b304d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b95d4e445149a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESCON Global Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>