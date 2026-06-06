--- v7 (2026-05-16)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a417e5211db41e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a6f28d51804f6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b95d4e445149a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d4ef029a9848f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bcdd9553b304d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b95d4e445149a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aaa6980703644d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d4ef029a9848f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESCON Global Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>200,631</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,251</x:t>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>