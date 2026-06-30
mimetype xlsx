--- v8 (2026-06-06)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49a6f28d51804f6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0659153c0c75424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d4ef029a9848f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fac5ef302084014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aaa6980703644d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d4ef029a9848f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd08cc0fa41b94aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fac5ef302084014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESCON Global Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>