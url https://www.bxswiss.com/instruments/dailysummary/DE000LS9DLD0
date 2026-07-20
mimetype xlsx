--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0659153c0c75424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1285a77b1540a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fac5ef302084014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c125e5d37414975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd08cc0fa41b94aba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fac5ef302084014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb795509110946cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c125e5d37414975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESCON Global Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>