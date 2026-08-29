--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e1285a77b1540a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44c07f61a90a4def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c125e5d37414975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70904f3a463c4594"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb795509110946cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c125e5d37414975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcee0d1faa4f4674" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70904f3a463c4594" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ESCON Global Dividends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DLD0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>211,703</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>