--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83cdedd555714474" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f980feb88264e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58aeb6f6d38b49e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4838b6caa94b56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf9c9c44b89c4ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58aeb6f6d38b49e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ff8d1844fb43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4838b6caa94b56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspannt investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>104,479</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,764</x:t>
-[...598 lines deleted...]
-          <x:t>104,622</x:t>
+          <x:t>105,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>