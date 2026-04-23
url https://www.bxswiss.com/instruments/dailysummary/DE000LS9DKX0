--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f980feb88264e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a42875378714278" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca4838b6caa94b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15297c82ff164be9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ff8d1844fb43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca4838b6caa94b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48f5792f3394cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15297c82ff164be9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspannt investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>