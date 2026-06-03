--- v6 (2026-04-23)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a42875378714278" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1573e545bfb643b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15297c82ff164be9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re93f8c2b88c1421a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48f5792f3394cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15297c82ff164be9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71ee17b4c6a4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re93f8c2b88c1421a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspannt investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>111,154</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>