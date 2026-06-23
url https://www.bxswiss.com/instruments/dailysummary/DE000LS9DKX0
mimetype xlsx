--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1573e545bfb643b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6afa6c76a124480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re93f8c2b88c1421a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0d238cd7bab4936"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71ee17b4c6a4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re93f8c2b88c1421a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f6798582544b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0d238cd7bab4936" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspannt investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>