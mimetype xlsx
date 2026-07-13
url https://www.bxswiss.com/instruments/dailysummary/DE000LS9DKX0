--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6afa6c76a124480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R677c2b0f4eac4069" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0d238cd7bab4936"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae627cbcc390437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0f6798582544b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0d238cd7bab4936" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc143f0ac834bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae627cbcc390437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspannt investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>