--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R677c2b0f4eac4069" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cc17976d0994b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae627cbcc390437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7957258440be4691"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc143f0ac834bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae627cbcc390437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1159fcbf64d483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7957258440be4691" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspannt investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>