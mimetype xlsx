--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cc17976d0994b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra026cb5050124ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7957258440be4691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4723820dbb0f49a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1159fcbf64d483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7957258440be4691" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70b51f411fb7464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4723820dbb0f49a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspannt investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>