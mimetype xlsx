--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra026cb5050124ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fcc76a463b477a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4723820dbb0f49a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52e4df8ed6744185"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70b51f411fb7464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4723820dbb0f49a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3cf494de7de4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52e4df8ed6744185" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspannt investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>