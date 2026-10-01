--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0fcc76a463b477a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb47ce50f3a148bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52e4df8ed6744185"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf7871b8da9e4607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3cf494de7de4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52e4df8ed6744185" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86277f8079634565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf7871b8da9e4607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspannt investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>