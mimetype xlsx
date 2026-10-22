--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb47ce50f3a148bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97a7e8b948d24ff2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf7871b8da9e4607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref7d51697d474b49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86277f8079634565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf7871b8da9e4607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36eaa999ceb44341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref7d51697d474b49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Entspannt investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKX0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>