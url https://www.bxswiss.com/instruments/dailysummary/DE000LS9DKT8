--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93c0834e1ebc4ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fa43bddf5fd43a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe67bfc7b7f84317"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119d8a121287450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6bcfddf44414aad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe67bfc7b7f84317" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red35b31a5e45482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119d8a121287450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>günstige Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>