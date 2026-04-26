--- v4 (2026-04-04)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fa43bddf5fd43a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad3a4427fd84fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119d8a121287450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6befd4d9e6bd4023"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red35b31a5e45482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119d8a121287450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ee132b71594337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6befd4d9e6bd4023" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>günstige Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,146</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>