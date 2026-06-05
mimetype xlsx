--- v5 (2026-04-26)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raad3a4427fd84fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a9ab4f5b10d4f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6befd4d9e6bd4023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e48e41f770491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ee132b71594337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6befd4d9e6bd4023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa6655cefe54bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e48e41f770491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>günstige Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>222,082</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>