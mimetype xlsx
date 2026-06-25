--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a9ab4f5b10d4f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3bc7d6e784f4625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e48e41f770491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf9c65c220934292"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa6655cefe54bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e48e41f770491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ddcd6c189264800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf9c65c220934292" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>günstige Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>