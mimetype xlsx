--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3bc7d6e784f4625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97fc9e201bd349f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf9c65c220934292"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda51690dbdc14582"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ddcd6c189264800" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf9c65c220934292" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1afbbc733ac84679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda51690dbdc14582" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>günstige Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>