--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97fc9e201bd349f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e417ea4aaf6440b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda51690dbdc14582"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cdb27ce861044d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1afbbc733ac84679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda51690dbdc14582" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf316bdb4e44e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cdb27ce861044d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>günstige Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>