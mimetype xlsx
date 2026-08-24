--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e417ea4aaf6440b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R639b7c9302b1429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cdb27ce861044d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebbe2f7787da463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf316bdb4e44e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cdb27ce861044d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ad320bc5754a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebbe2f7787da463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>günstige Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>