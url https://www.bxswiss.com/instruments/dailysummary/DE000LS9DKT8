--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R639b7c9302b1429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72ffe487fc454de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebbe2f7787da463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R739f077e44b54e7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18ad320bc5754a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebbe2f7787da463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4389b30ef69a4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R739f077e44b54e7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>günstige Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>