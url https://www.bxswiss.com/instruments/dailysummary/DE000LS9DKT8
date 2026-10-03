--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72ffe487fc454de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc825458470d04209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R739f077e44b54e7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7198db31f94631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4389b30ef69a4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R739f077e44b54e7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b30a3911de24fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7198db31f94631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>günstige Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>