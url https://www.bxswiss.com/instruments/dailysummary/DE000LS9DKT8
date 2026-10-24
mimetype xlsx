--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc825458470d04209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb5449c35cd45b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7198db31f94631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf805c1093994f37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b30a3911de24fda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7198db31f94631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb3d40ff2874c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf805c1093994f37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>günstige Wachstumswerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>