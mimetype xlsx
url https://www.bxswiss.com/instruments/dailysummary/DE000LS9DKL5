--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21f2e93c8c04e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8c64da7af74e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68993eb89a50495c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5128d7c85bbd456d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re06748cd7ab241b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68993eb89a50495c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3fddd6842a5468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5128d7c85bbd456d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AzubiAusbau-Strategie II</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,084</x:t>
-[...31 lines deleted...]
-          <x:t>118,209</x:t>
+          <x:t>118,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,456</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>117,103</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>