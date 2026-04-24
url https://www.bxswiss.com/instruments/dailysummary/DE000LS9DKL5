--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8c64da7af74e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ff996323fb4d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5128d7c85bbd456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb7e13635d346f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3fddd6842a5468b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5128d7c85bbd456d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70df40bcb3e4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb7e13635d346f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AzubiAusbau-Strategie II</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>