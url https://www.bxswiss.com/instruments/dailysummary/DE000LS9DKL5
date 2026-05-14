--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46ff996323fb4d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b9f94dc70474a14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb7e13635d346f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1798b33cc4774e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70df40bcb3e4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb7e13635d346f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb1e5a4c4ce4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1798b33cc4774e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AzubiAusbau-Strategie II</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>119,972</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,205</x:t>
-[...188 lines deleted...]
-          <x:t>119,821</x:t>
+          <x:t>120,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,059</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>119,639</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>