--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b9f94dc70474a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36fc56500d264617" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1798b33cc4774e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R430c7746df7042ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cb1e5a4c4ce4898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1798b33cc4774e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9da7ea9b4be4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R430c7746df7042ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AzubiAusbau-Strategie II</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...436 lines deleted...]
-          <x:t>120,702</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,528</x:t>
-[...139 lines deleted...]
-          <x:t>120,092</x:t>
+          <x:t>120,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>