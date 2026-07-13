--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36fc56500d264617" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8c86cf424d4045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R430c7746df7042ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc760afb279d34ce0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9da7ea9b4be4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R430c7746df7042ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4dba39f9954c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc760afb279d34ce0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AzubiAusbau-Strategie II</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,096</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>