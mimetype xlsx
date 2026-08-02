--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb8c86cf424d4045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2186f0d5080440f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc760afb279d34ce0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025219070bf04f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4dba39f9954c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc760afb279d34ce0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a9ac7310db4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025219070bf04f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AzubiAusbau-Strategie II</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>122,803</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,008</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>123,008</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>