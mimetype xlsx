--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2186f0d5080440f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bc92aae2ae49a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025219070bf04f0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce251b3fdf1f49bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a9ac7310db4722" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025219070bf04f0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac3f2982a824b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce251b3fdf1f49bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AzubiAusbau-Strategie II</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>