--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2bc92aae2ae49a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb2d9112394e49a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce251b3fdf1f49bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6202e387d404efa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac3f2982a824b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce251b3fdf1f49bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf591fe0be2f94a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6202e387d404efa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AzubiAusbau-Strategie II</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>124,332</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,756</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...504 lines deleted...]
-          <x:t>123,585</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...73 lines deleted...]
-          <x:t>123,355</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>