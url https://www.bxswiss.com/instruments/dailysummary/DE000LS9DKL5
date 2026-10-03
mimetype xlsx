--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb2d9112394e49a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914e8726c575485e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6202e387d404efa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e9b10674094cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf591fe0be2f94a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6202e387d404efa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R018b288ed8514d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e9b10674094cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AzubiAusbau-Strategie II</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,287</x:t>
-[...323 lines deleted...]
-          <x:t>125,045</x:t>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,232</x:t>
-[...269 lines deleted...]
-          <x:t>123,812</x:t>
+          <x:t>124,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>