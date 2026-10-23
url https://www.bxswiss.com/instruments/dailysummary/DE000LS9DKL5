--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914e8726c575485e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfc1addeac1549bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e9b10674094cb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a1484730a94037"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R018b288ed8514d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e9b10674094cb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47067d54a741441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a1484730a94037" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AzubiAusbau-Strategie II</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKL5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>125,024</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,281</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>122,038</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>