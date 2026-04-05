--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb218fa15e46b47e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e507267a244ded" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra21398bf12684336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1dc89e0b6b645e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04508a880cd84f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra21398bf12684336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b058a376054ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1dc89e0b6b645e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig in Konsum-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>