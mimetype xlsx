--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74e507267a244ded" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cca297493b74c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1dc89e0b6b645e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b2e0bcf9a74724"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b058a376054ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1dc89e0b6b645e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceab3a24332445a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b2e0bcf9a74724" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig in Konsum-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>