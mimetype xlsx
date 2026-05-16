--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cca297493b74c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f50de7917b45f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8b2e0bcf9a74724"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R643db5dbe2b64eae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rceab3a24332445a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8b2e0bcf9a74724" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15de1c3ad6ff46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R643db5dbe2b64eae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig in Konsum-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,321</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,953</x:t>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>