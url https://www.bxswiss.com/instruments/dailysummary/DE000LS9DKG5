--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5f50de7917b45f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cbc82d940b349f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R643db5dbe2b64eae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbed8e1aa19ae4233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15de1c3ad6ff46c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R643db5dbe2b64eae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb40dbffcd845f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbed8e1aa19ae4233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig in Konsum-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>