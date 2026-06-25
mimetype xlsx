--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cbc82d940b349f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619714dcd4754b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbed8e1aa19ae4233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cac77c929bb4e03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb40dbffcd845f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbed8e1aa19ae4233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2204fc92399740e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cac77c929bb4e03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig in Konsum-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,763</x:t>
-[...252 lines deleted...]
-          <x:t>138,005</x:t>
+          <x:t>138,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>