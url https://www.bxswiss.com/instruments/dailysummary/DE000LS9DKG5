--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R619714dcd4754b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9010b4a3f98471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cac77c929bb4e03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60735dfdbb9b4ddb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2204fc92399740e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cac77c929bb4e03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2afc15069a834fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60735dfdbb9b4ddb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig in Konsum-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,467</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>