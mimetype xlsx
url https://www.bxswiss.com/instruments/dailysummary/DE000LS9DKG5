--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9010b4a3f98471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44897b26b8274954" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60735dfdbb9b4ddb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99eda09e4cb14b7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2afc15069a834fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60735dfdbb9b4ddb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6409d39f349043d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99eda09e4cb14b7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig in Konsum-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>