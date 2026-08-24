--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44897b26b8274954" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc4c997997640a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99eda09e4cb14b7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997a4d58b62c4428"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6409d39f349043d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99eda09e4cb14b7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f0e1dc826f4ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997a4d58b62c4428" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig in Konsum-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>149,826</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,307</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>149,584</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,025</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>