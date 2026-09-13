--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc4c997997640a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb381c50195b44d41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997a4d58b62c4428"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05687c083aa94ea9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28f0e1dc826f4ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997a4d58b62c4428" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3d4271d69d4c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05687c083aa94ea9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig in Konsum-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>149,207</x:t>
-[...576 lines deleted...]
-          <x:t>148,212</x:t>
+          <x:t>149,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>