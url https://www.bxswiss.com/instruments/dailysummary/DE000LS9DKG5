--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb381c50195b44d41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea6e67195024637" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05687c083aa94ea9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb51d0c73fc438b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3d4271d69d4c4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05687c083aa94ea9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcdc55011ae74792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb51d0c73fc438b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig in Konsum-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>