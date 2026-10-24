--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea6e67195024637" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58918a207f544911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb51d0c73fc438b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b1fd6575a194d87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcdc55011ae74792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb51d0c73fc438b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc448553dd44c414d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b1fd6575a194d87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Langfristig in Konsum-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>