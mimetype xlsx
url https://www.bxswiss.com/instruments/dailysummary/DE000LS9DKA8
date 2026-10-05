--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R466bb10a588840d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4d55dc22474648" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d69c2238974100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ae7059b26914f64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea1e6379a4f409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d69c2238974100" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R336ed2379c644e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ae7059b26914f64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Immobilienfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>