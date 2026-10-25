--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c4d55dc22474648" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e8edf6461454caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ae7059b26914f64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cf8c5f9abdb48c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R336ed2379c644e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ae7059b26914f64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54b2a6b1348c4587" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cf8c5f9abdb48c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Immobilienfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>