--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbec8ece25e044400" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09723b2d722740a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22014cf872824975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fab44c65aae41ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83acdb644740447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22014cf872824975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e8e0ac67cc415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fab44c65aae41ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Immobilienfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>