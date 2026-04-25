--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09723b2d722740a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c475bcda3bd4bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fab44c65aae41ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12633b1e66814f6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28e8e0ac67cc415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fab44c65aae41ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb33b6caca7854fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12633b1e66814f6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Immobilienfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>