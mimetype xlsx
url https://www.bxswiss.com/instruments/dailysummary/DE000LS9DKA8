--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c475bcda3bd4bee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02636153d1d34abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12633b1e66814f6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf204dca99cdf4f1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb33b6caca7854fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12633b1e66814f6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd01e3673ad94d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf204dca99cdf4f1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Immobilienfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>