--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02636153d1d34abd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96ecac65df34051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf204dca99cdf4f1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e6d35f83a2433c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd01e3673ad94d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf204dca99cdf4f1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0dfd5081a6c454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e6d35f83a2433c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Immobilienfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>