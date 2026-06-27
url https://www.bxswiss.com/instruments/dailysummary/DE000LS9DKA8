--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96ecac65df34051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c8dab7fdc784a83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6e6d35f83a2433c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad04a36613fe4b11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0dfd5081a6c454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6e6d35f83a2433c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030e2f377784443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad04a36613fe4b11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Immobilienfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>