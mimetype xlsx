--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c8dab7fdc784a83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ee9432d4c94c5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad04a36613fe4b11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47252cebf68c4413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030e2f377784443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad04a36613fe4b11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebac179028ec423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47252cebf68c4413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Immobilienfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>