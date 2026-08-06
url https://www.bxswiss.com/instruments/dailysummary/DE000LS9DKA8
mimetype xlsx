--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ee9432d4c94c5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf53d14b42dac4235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47252cebf68c4413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree00ebfdd19f4b13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebac179028ec423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47252cebf68c4413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R855afafa93814e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree00ebfdd19f4b13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Immobilienfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>191,371</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,838</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>193,554</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>