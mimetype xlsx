--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf53d14b42dac4235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506d10170a8f49e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree00ebfdd19f4b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a7e5e876aa946be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R855afafa93814e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree00ebfdd19f4b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad41c87c3484e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a7e5e876aa946be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Immobilienfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>