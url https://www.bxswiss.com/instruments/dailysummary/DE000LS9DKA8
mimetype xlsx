--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506d10170a8f49e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R466bb10a588840d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a7e5e876aa946be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d69c2238974100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad41c87c3484e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a7e5e876aa946be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcea1e6379a4f409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d69c2238974100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Immobilienfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DKA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>