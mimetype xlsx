--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36849f0e2f314fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5222e277f95f4c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb22e1d738cce4f24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46cdd6e7e274079"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25fae161db44428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb22e1d738cce4f24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4037c63c5d5645d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46cdd6e7e274079" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Marketing Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>