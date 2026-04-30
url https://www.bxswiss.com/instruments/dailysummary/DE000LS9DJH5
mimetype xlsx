--- v6 (2026-04-05)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5222e277f95f4c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce137bf87fb42ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb46cdd6e7e274079"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81bb7c32800646b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4037c63c5d5645d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb46cdd6e7e274079" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b10dc1e97a4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81bb7c32800646b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Marketing Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>492,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>