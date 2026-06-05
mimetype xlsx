--- v7 (2026-04-30)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce137bf87fb42ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95961012d3ec4579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81bb7c32800646b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1d004ee9564848"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b10dc1e97a4fc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81bb7c32800646b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85f24fc305c647cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1d004ee9564848" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Marketing Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>545,005</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>