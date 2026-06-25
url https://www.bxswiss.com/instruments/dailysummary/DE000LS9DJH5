--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95961012d3ec4579" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69644413a54042ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1d004ee9564848"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15976dee075c4bf3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85f24fc305c647cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1d004ee9564848" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e861a8503c4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15976dee075c4bf3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Marketing Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>573,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>