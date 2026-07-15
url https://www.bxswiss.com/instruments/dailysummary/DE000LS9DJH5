--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69644413a54042ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d466beab554c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15976dee075c4bf3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac76a92597c44859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e861a8503c4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15976dee075c4bf3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8162660236d44998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac76a92597c44859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Marketing Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>554,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>