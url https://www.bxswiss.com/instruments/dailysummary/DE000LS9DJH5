--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d466beab554c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887c03d7bc8e4a71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac76a92597c44859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01cc89be33a9450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8162660236d44998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac76a92597c44859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e77e57ccff441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01cc89be33a9450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Marketing Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>577,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,002</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>588,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>