--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R887c03d7bc8e4a71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e3e5feb49e34df6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01cc89be33a9450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93b8af7f8eb41f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e77e57ccff441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01cc89be33a9450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e89206371d24d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93b8af7f8eb41f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Marketing Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>