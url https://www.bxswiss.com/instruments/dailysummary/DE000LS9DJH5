--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e3e5feb49e34df6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f49d8db99db452c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd93b8af7f8eb41f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e533402dab4ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e89206371d24d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd93b8af7f8eb41f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5de19005df284fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e533402dab4ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Marketing Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>