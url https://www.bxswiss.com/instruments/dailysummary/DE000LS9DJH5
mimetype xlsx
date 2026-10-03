--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f49d8db99db452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d2f3f058584473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e533402dab4ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2fb290133cd4210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5de19005df284fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e533402dab4ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6006a5ce0b614fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2fb290133cd4210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Marketing Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>