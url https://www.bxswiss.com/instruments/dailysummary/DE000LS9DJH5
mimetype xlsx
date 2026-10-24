--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d2f3f058584473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra499d416e3024015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2fb290133cd4210"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b66fa7008514359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6006a5ce0b614fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2fb290133cd4210" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72b0f69e3be547f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b66fa7008514359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Online Marketing Rockstars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJH5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>633,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>629,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>635,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>622,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>631,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>