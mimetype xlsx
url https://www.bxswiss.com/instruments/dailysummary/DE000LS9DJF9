--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4c5666b99e47ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf7ffb562ed44d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea814933c5d24098"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c99b8799364fb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f2d17124e44ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea814933c5d24098" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b86ab1c5f44ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c99b8799364fb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Dividend Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>