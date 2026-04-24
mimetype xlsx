--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf7ffb562ed44d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f18518e6174d93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c99b8799364fb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b977da1b6d40fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63b86ab1c5f44ab0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c99b8799364fb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc251b5fd255f4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b977da1b6d40fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Dividend Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>