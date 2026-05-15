--- v6 (2026-04-24)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f18518e6174d93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a959c8332fe4cb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33b977da1b6d40fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb4ea5477074e33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc251b5fd255f4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33b977da1b6d40fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf55f331406be4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb4ea5477074e33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Dividend Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>