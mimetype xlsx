--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a959c8332fe4cb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7403283cd27748fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb4ea5477074e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae48ef064b544cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf55f331406be4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb4ea5477074e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76849659a3fc47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae48ef064b544cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Dividend Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>