--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7403283cd27748fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ff385ccf8045f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae48ef064b544cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15d3c38aa17b40c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76849659a3fc47a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae48ef064b544cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda7fb01c3a14e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15d3c38aa17b40c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Dividend Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>