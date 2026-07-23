--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86ff385ccf8045f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74653734e682455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15d3c38aa17b40c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R133bd12c6abc4227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda7fb01c3a14e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15d3c38aa17b40c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd64f94168868494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R133bd12c6abc4227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Dividend Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>