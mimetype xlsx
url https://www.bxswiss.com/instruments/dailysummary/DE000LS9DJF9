--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74653734e682455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84af68b8091d4435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R133bd12c6abc4227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6735550fb89477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd64f94168868494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R133bd12c6abc4227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d20f6f6212741a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6735550fb89477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Dividend Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>