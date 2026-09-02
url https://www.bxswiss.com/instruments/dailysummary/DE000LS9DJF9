--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84af68b8091d4435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f92d878af14806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6735550fb89477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb41ee2ba687840d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d20f6f6212741a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6735550fb89477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9525b6aba0e44c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb41ee2ba687840d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Dividend Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>