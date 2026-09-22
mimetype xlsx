--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f92d878af14806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963665ab5d0c4d42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb41ee2ba687840d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a2f4da83bbf4e0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9525b6aba0e44c7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb41ee2ba687840d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162dd869a79a482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a2f4da83bbf4e0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Dividend Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>