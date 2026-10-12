--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963665ab5d0c4d42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6412d22b0683413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a2f4da83bbf4e0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddaf9caab7534d7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162dd869a79a482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a2f4da83bbf4e0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694e819191c44fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddaf9caab7534d7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Dividend Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>229,685</x:t>
-[...468 lines deleted...]
-          <x:t>235,828</x:t>
+          <x:t>231,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>