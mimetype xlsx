--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6412d22b0683413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb20c6a51fa39413b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddaf9caab7534d7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd5ef0c8aae249ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694e819191c44fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddaf9caab7534d7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d15c122f9444ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd5ef0c8aae249ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Opportunity Dividend Plus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>