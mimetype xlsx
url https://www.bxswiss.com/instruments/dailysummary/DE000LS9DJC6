--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re33bb1b1317946f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840c63620e594a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e1ccb6588634509"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f0ca653da14769"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re681f19d6343407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e1ccb6588634509" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c4e78fdf6e43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f0ca653da14769" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationales Parkett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>92,361</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>92,209</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>91,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>