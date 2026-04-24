--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840c63620e594a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332812e500684edc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7f0ca653da14769"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e1d829b2de4af3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c4e78fdf6e43ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7f0ca653da14769" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd44fc0354814441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e1d829b2de4af3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationales Parkett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,150</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>