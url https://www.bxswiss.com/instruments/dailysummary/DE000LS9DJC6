--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R332812e500684edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be1b1a5b80841fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e1d829b2de4af3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6af0a4bd12c4aa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd44fc0354814441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e1d829b2de4af3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf90eac4b45514a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6af0a4bd12c4aa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationales Parkett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>93,548</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,468</x:t>
-[...70 lines deleted...]
-          <x:t>93,491</x:t>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,373</x:t>
-[...102 lines deleted...]
-          <x:t>93,044</x:t>
+          <x:t>92,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,192</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>92,477</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>92,614</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>