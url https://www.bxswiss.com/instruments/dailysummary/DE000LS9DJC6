--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be1b1a5b80841fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08fe83e7e68c40d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6af0a4bd12c4aa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re345286e9e1b4f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf90eac4b45514a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6af0a4bd12c4aa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff4a8d7c84b4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re345286e9e1b4f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationales Parkett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>92,477</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>92,705</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,590</x:t>
-[...249 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,389</x:t>
-[...117 lines deleted...]
-          <x:t>92,447</x:t>
+          <x:t>91,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>