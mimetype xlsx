--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08fe83e7e68c40d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52530ede6a984d48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re345286e9e1b4f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb105df4a63194d9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbff4a8d7c84b4d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re345286e9e1b4f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503cff2b50574273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb105df4a63194d9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationales Parkett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,498</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,422</x:t>
-[...544 lines deleted...]
-          <x:t>92,247</x:t>
+          <x:t>92,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>