--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52530ede6a984d48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32812154551a4106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb105df4a63194d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14be9ae217a149a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R503cff2b50574273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb105df4a63194d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9f3505830a40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14be9ae217a149a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationales Parkett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>92,361</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,497</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>92,669</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,659</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>92,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,990</x:t>
-[...117 lines deleted...]
-          <x:t>93,181</x:t>
+          <x:t>92,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>