--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32812154551a4106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R764fbf6592e84ff4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14be9ae217a149a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f58f9e31c1a4fec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c9f3505830a40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14be9ae217a149a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b477ba054914a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f58f9e31c1a4fec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationales Parkett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,990</x:t>
-[...124 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>92,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>92,906</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>