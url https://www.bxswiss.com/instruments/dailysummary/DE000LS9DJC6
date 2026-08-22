--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R764fbf6592e84ff4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7175531a27284fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f58f9e31c1a4fec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9bdaba41fd34bed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b477ba054914a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f58f9e31c1a4fec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dfbcaa4ea7c458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9bdaba41fd34bed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationales Parkett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>