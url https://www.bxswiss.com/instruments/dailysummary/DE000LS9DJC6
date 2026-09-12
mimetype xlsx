--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7175531a27284fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b03633880104c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9bdaba41fd34bed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8f1e6fc8ebf4bb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dfbcaa4ea7c458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9bdaba41fd34bed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a420824e3044dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8f1e6fc8ebf4bb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationales Parkett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,153</x:t>
-[...48 lines deleted...]
-          <x:t>94,141</x:t>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,090</x:t>
-[...107 lines deleted...]
-          <x:t>94,313</x:t>
+          <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,407</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>94,158</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>