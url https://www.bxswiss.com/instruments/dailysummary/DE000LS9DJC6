--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b03633880104c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9009b7c713e4ff0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8f1e6fc8ebf4bb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3226ef1ebf949e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a420824e3044dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8f1e6fc8ebf4bb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f93e367e44644e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3226ef1ebf949e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationales Parkett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>94,141</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,090</x:t>
-[...80 lines deleted...]
-          <x:t>94,405</x:t>
+          <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,581</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>95,198</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>