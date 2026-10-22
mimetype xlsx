--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9009b7c713e4ff0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395061a63b4641da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3226ef1ebf949e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21acb7e667724a0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f93e367e44644e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3226ef1ebf949e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc7de9d636b4234" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21acb7e667724a0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Internationales Parkett</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DJC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>