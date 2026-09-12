--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dae0d18eef944e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3735ad92f54a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c8476c0c0954a38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37488eb1b24d4f39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd046095921914f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c8476c0c0954a38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra358e61557dd4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37488eb1b24d4f39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Brand Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>510,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>