--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3735ad92f54a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a3244201f14931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37488eb1b24d4f39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062b4681ec4f4016"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra358e61557dd4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37488eb1b24d4f39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf68af2edde0c405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062b4681ec4f4016" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Brand Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>539,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>