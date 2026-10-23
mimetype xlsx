--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a3244201f14931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7da522fe03f845b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R062b4681ec4f4016"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c0462da02f4c2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf68af2edde0c405e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R062b4681ec4f4016" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9472b9d53b074245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c0462da02f4c2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Brand Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>