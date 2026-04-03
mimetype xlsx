--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851494ab451043ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6413b92d83a49dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R037e651c78b54cc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b1d4968b0d43f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf51fd09df2a4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R037e651c78b54cc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83e753cdecc4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b1d4968b0d43f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Brand Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,271</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>