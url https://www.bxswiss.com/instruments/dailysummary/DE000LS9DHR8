--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6413b92d83a49dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96321f815f54bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b1d4968b0d43f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3057df7e91ad4c13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd83e753cdecc4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b1d4968b0d43f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aac9e618de74b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3057df7e91ad4c13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Brand Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>