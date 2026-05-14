--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb96321f815f54bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf7a3e46a8124586" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3057df7e91ad4c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59310ab59654032"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aac9e618de74b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3057df7e91ad4c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd413cf8e9cfc433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59310ab59654032" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Brand Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>