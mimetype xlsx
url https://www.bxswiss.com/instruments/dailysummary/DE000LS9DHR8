--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf7a3e46a8124586" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78898f822c8b48f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59310ab59654032"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa81a1385ed40b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd413cf8e9cfc433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59310ab59654032" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc816a762e17f415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa81a1385ed40b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Brand Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>516,711</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>