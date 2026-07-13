--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78898f822c8b48f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1c64d4d0dc4660" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa81a1385ed40b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red995359cc854d0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc816a762e17f415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa81a1385ed40b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5687edb4a6ba4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red995359cc854d0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Brand Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>504,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>