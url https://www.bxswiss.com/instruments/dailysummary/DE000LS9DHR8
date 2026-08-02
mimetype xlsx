--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1c64d4d0dc4660" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7e28140953c463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red995359cc854d0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf9310c16944c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5687edb4a6ba4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red995359cc854d0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27b160678b654e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf9310c16944c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Brand Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>