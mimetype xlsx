--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7e28140953c463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dae0d18eef944e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf9310c16944c11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c8476c0c0954a38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27b160678b654e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf9310c16944c11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd046095921914f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c8476c0c0954a38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Brand Values</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHR8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>537,105</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>534,753</x:t>
-[...377 lines deleted...]
-          <x:t>510,596</x:t>
+          <x:t>520,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>