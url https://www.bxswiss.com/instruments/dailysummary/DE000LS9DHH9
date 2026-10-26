--- v14 (2026-09-16)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64f892409bbf4ad9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8378eb628d704668" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b9c520707049eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0860d1371919450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0093b04bfb9a4245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b9c520707049eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7f36ef996b54324" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0860d1371919450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vienna Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>99,362</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>