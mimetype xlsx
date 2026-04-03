--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19e77d276ad14c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a33f5f9c084f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b492dc878f64d22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ecd3fdad3f54036"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R834019389dd846d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b492dc878f64d22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669ea6b8f0bb4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ecd3fdad3f54036" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vienna Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>97,018</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,966</x:t>
-[...65 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>96,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,137</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>97,016</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,114</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>95,604</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>