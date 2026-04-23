--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a33f5f9c084f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e5b20b3e4be4d99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ecd3fdad3f54036"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df0930ff79b4765"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669ea6b8f0bb4f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ecd3fdad3f54036" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R412ae7697c4d4946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df0930ff79b4765" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vienna Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>