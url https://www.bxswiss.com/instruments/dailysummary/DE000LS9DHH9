--- v7 (2026-04-23)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e5b20b3e4be4d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R137b00c7f9b940b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df0930ff79b4765"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc29e405101524613"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R412ae7697c4d4946" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df0930ff79b4765" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234fc38e43214acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc29e405101524613" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vienna Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>97,972</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,897</x:t>
-[...146 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,671</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>97,654</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>