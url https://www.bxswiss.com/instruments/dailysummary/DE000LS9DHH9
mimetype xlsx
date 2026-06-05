--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R137b00c7f9b940b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8bb148513654af3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc29e405101524613"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2aaee76753d4413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R234fc38e43214acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc29e405101524613" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae91a7ace2534930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2aaee76753d4413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vienna Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>