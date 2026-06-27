--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8bb148513654af3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3466cd4595b438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2aaee76753d4413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bc33b8ce6b54ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae91a7ace2534930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2aaee76753d4413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60fdf06544ea4083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bc33b8ce6b54ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vienna Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>96,420</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,144</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>96,699</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>96,597</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,584</x:t>
-[...193 lines deleted...]
-          <x:t>96,977</x:t>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>