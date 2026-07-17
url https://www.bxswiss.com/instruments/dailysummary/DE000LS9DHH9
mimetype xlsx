--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3466cd4595b438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aca6c8fd64f4356" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bc33b8ce6b54ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd13e2c96bc7d424b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60fdf06544ea4083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bc33b8ce6b54ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e8a4208252a4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd13e2c96bc7d424b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vienna Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>96,597</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,584</x:t>
-[...11 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,937</x:t>
-[...178 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>96,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,153</x:t>
-[...80 lines deleted...]
-          <x:t>97,388</x:t>
+          <x:t>97,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,016</x:t>
-[...65 lines deleted...]
-          <x:t>96,986</x:t>
+          <x:t>97,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,904</x:t>
-[...92 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>97,331</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>