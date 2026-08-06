--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aca6c8fd64f4356" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128efbced5be4d5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd13e2c96bc7d424b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39bc1a2736846d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e8a4208252a4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd13e2c96bc7d424b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d961743b434086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39bc1a2736846d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vienna Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,960</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,980</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>96,986</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,904</x:t>
-[...92 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...347 lines deleted...]
-          <x:t>97,176</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,116</x:t>
-[...53 lines deleted...]
-          <x:t>97,306</x:t>
+          <x:t>97,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...73 lines deleted...]
-          <x:t>97,776</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>