--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R128efbced5be4d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc066fc6218e4109" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd39bc1a2736846d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd0c7a846d4d4268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d961743b434086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd39bc1a2736846d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62355cea828b4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd0c7a846d4d4268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vienna Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,450</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>98,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,401</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>