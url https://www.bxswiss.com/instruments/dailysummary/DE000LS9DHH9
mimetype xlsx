--- v13 (2026-08-26)
+++ v14 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc066fc6218e4109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64f892409bbf4ad9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd0c7a846d4d4268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b9c520707049eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62355cea828b4665" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd0c7a846d4d4268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0093b04bfb9a4245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b9c520707049eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vienna Value Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>98,401</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,374</x:t>
-[...313 lines deleted...]
-          <x:t>98,506</x:t>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,660</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>98,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>