--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e3ee5d637044963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e07e3309174067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb499771302d44b39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10fa935e8c14216"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ca69e90b2d4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb499771302d44b39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R897691e0e9b042ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10fa935e8c14216" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>