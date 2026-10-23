--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8e07e3309174067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R712635c369494886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd10fa935e8c14216"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd83bdee6c5a7422f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R897691e0e9b042ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd10fa935e8c14216" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R342aa004ae2b4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd83bdee6c5a7422f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>