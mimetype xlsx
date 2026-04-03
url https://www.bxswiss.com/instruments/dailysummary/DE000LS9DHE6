--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R055d91ce239c478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc472fc36ed684027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R501bbf2b76f34a6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc895214134c4db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00892678e94347b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R501bbf2b76f34a6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f171fa567c64f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc895214134c4db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>