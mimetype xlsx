--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc472fc36ed684027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c9c954f2454c2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc895214134c4db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1827468cf8674564"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f171fa567c64f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc895214134c4db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153c94ff92a84f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1827468cf8674564" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>