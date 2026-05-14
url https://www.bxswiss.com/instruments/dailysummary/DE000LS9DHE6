--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c9c954f2454c2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a801b7c124d4809" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1827468cf8674564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991718475bd94398"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153c94ff92a84f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1827468cf8674564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b52f96a9d9b4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991718475bd94398" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>