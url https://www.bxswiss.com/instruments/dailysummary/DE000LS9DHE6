--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a801b7c124d4809" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06070cbd9894363" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R991718475bd94398"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b9681763fd4f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b52f96a9d9b4b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R991718475bd94398" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc5419b25a4d4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b9681763fd4f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>