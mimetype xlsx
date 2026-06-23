--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf06070cbd9894363" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a8de4345a9446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1b9681763fd4f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83d464c33e5a43be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc5419b25a4d4d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1b9681763fd4f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada13b7e5a1f42e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83d464c33e5a43be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>255,515</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>256,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,172</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>