--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a8de4345a9446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24d1fef886e4832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83d464c33e5a43be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0af95478064c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada13b7e5a1f42e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83d464c33e5a43be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b58217bb904a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0af95478064c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>