--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24d1fef886e4832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c76a870568c480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0af95478064c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R993fa77343ae4d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3b58217bb904a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0af95478064c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7419209318304a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R993fa77343ae4d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>