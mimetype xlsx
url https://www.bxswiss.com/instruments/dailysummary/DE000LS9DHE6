--- v13 (2026-08-03)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c76a870568c480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e6e0687af1d414a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R993fa77343ae4d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb516b7d8ab6a4f6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7419209318304a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R993fa77343ae4d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f310650040e49b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb516b7d8ab6a4f6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>