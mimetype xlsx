--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e6e0687af1d414a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e3ee5d637044963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb516b7d8ab6a4f6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb499771302d44b39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f310650040e49b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb516b7d8ab6a4f6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ca69e90b2d4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb499771302d44b39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MB Aktienwerte global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DHE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>