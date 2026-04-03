--- v2 (2025-12-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcc7fba10f424953" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f87b9683974174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb95173c0686b4332"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b8c071f0f5c4269"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e5eecba90614a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb95173c0686b4332" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9519e11ca49439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b8c071f0f5c4269" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiatische Internet Explosion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.11.2025</x:t>
-[...613 lines deleted...]
-          <x:t>180,151</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>