--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8f87b9683974174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c479f1c165408f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b8c071f0f5c4269"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac68f99c5cd469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9519e11ca49439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b8c071f0f5c4269" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3cb4911d6134083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac68f99c5cd469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiatische Internet Explosion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>