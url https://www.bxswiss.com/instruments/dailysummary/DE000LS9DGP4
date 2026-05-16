--- v4 (2026-04-25)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99c479f1c165408f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7bd0c0e2624d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac68f99c5cd469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca0471c19dd4a28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3cb4911d6134083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac68f99c5cd469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R493461686a904467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca0471c19dd4a28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiatische Internet Explosion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>