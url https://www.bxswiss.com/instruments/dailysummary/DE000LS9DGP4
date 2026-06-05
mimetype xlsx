--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7bd0c0e2624d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118edf5267844477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca0471c19dd4a28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24b28b2837b844d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R493461686a904467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca0471c19dd4a28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534fe6f822354542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24b28b2837b844d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiatische Internet Explosion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>