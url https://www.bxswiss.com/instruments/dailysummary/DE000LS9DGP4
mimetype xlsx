--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R118edf5267844477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4761f89e03ae4c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24b28b2837b844d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bd93150a9254bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R534fe6f822354542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24b28b2837b844d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f66da05813147e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bd93150a9254bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiatische Internet Explosion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>