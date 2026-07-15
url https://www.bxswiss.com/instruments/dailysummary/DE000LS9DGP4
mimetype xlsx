--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4761f89e03ae4c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2647f2d4df84952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bd93150a9254bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea36c4fbb75d4100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f66da05813147e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bd93150a9254bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08892b6b44974c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea36c4fbb75d4100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiatische Internet Explosion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>