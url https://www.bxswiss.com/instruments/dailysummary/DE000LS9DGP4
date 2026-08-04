--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2647f2d4df84952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d27c0ce87a49af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea36c4fbb75d4100"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243929123c354b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08892b6b44974c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea36c4fbb75d4100" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a7dd616d433421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243929123c354b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiatische Internet Explosion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>