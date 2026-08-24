--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d27c0ce87a49af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ce27a62c5c46cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R243929123c354b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf293a1858183471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a7dd616d433421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R243929123c354b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4602de42a2854045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf293a1858183471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiatische Internet Explosion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>157,687</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,734</x:t>
-[...48 lines deleted...]
-          <x:t>156,094</x:t>
+          <x:t>159,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,873</x:t>
-[...161 lines deleted...]
-          <x:t>165,496</x:t>
+          <x:t>154,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>