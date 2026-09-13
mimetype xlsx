--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ce27a62c5c46cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57e3e9b03894024" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf293a1858183471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c8e34d50114bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4602de42a2854045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf293a1858183471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd092a9e9c6334812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c8e34d50114bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiatische Internet Explosion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>156,094</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,873</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>154,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>