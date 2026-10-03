--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57e3e9b03894024" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70989ae7fc244b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c8e34d50114bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a2fc8b714134c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd092a9e9c6334812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c8e34d50114bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb8d4f07b0c4419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a2fc8b714134c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiatische Internet Explosion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>