--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70989ae7fc244b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc11a3bbe78264dc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a2fc8b714134c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90424513f1624889"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdb8d4f07b0c4419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a2fc8b714134c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3757e83b3c2446b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90424513f1624889" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Asiatische Internet Explosion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>