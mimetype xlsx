--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fbd42d485ce487f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d8b7ce489348bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4647b5aae244f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262ca15ad37944e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26387d98779a42da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4647b5aae244f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab993813bcd14f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262ca15ad37944e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>796,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>801,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>785,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>788,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>801,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>802,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>789,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>800,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>