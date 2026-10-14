--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d8b7ce489348bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcf2be5718db4ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R262ca15ad37944e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb919cb1a1ecc4a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab993813bcd14f6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R262ca15ad37944e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd5b29bd05e2482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb919cb1a1ecc4a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>792,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>792,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>786,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>788,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>866,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>867,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>857,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>860,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>