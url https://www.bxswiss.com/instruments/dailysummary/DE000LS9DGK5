--- v12 (2026-10-14)
+++ v13 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcf2be5718db4ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra56d9c32357f453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb919cb1a1ecc4a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4710bd15f9b4437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd5b29bd05e2482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb919cb1a1ecc4a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R867a3abe3ed14a8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4710bd15f9b4437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>877,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>892,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>875,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>885,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>854,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>860,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>847,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>852,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>