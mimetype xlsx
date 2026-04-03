--- v2 (2026-01-11)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4542620752a4db5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3302b113f1734917" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a754cfaa254467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b34e3d22a54aca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff04ef00e7d4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a754cfaa254467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89546fa03a9414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b34e3d22a54aca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...451 lines deleted...]
-          <x:t>662,974</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>