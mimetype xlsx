--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3302b113f1734917" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a302edf13b49b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b34e3d22a54aca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76122d6bb82945cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc89546fa03a9414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b34e3d22a54aca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5309cecd5ae4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76122d6bb82945cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>617,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>627,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>625,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>669,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>