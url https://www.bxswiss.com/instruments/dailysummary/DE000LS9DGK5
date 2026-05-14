--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a302edf13b49b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0898407091b404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76122d6bb82945cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R710ab750272d4e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5309cecd5ae4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76122d6bb82945cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1a7ccd56d64b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R710ab750272d4e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>652,214</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>672,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>746,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>