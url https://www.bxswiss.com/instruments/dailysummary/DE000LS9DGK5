--- v5 (2026-05-14)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0898407091b404f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5bd05ec34134c4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R710ab750272d4e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c41771a5724eda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1a7ccd56d64b91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R710ab750272d4e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7934ba3887a545b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c41771a5724eda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>749,240</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>