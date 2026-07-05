--- v6 (2026-06-15)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5bd05ec34134c4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9075f23a4354420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c41771a5724eda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeea0911788f4b39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7934ba3887a545b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c41771a5724eda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a6fe28b5954e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeea0911788f4b39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>784,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>792,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>781,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>788,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>782,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>797,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>777,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>797,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>