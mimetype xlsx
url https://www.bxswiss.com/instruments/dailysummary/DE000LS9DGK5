--- v7 (2026-07-05)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9075f23a4354420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497e516b6c084536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeea0911788f4b39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raec75394e9b3411a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a6fe28b5954e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeea0911788f4b39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b99426f878444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raec75394e9b3411a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>791,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>794,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>781,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>788,766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>819,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>823,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>798,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>804,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>