--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497e516b6c084536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4ec25a1194402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raec75394e9b3411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa006deeb7d461c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b99426f878444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raec75394e9b3411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c0400ba61394b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa006deeb7d461c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>811,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>815,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>807,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>814,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>820,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>828,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>813,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>814,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>784,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>