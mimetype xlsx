--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4ec25a1194402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fbd42d485ce487f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa006deeb7d461c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e4647b5aae244f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c0400ba61394b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa006deeb7d461c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26387d98779a42da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e4647b5aae244f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Dividenden Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DGK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>766,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>784,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>762,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>780,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>829,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>831,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>824,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>830,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>