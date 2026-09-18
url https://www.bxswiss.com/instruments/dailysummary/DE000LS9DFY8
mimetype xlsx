--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b93238104947ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b483e0e808847f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1998dfe370a4f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda860c52b66a4e5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3148b78bace46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1998dfe370a4f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6d6e76fe27a4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda860c52b66a4e5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Marken Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>