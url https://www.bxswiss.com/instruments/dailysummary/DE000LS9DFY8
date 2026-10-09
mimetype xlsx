--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b483e0e808847f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648c02d2d30d402a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda860c52b66a4e5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa12a6406c4740d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6d6e76fe27a4478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda860c52b66a4e5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345174a4e1044be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa12a6406c4740d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Marken Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>