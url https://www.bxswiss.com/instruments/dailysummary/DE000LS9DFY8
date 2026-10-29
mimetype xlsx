--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R648c02d2d30d402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36964ca2779343c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa12a6406c4740d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdba0ca01c684fd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345174a4e1044be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa12a6406c4740d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R307843730252473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdba0ca01c684fd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Marken Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>238,668</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>237,559</x:t>
-[...490 lines deleted...]
-          <x:t>238,188</x:t>
+          <x:t>239,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>