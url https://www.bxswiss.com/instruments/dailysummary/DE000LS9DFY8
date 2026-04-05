--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dee0dc9f93e4709" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3a88ff13b54334" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbedaf9382fc4faa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8559119d6be94616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30c9e8e87c3041b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbedaf9382fc4faa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842d5dbc89ff4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8559119d6be94616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Marken Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,688</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>