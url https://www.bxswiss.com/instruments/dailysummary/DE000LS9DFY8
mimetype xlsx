--- v5 (2026-04-05)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e3a88ff13b54334" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb19e734655cb4db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8559119d6be94616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdfe3c6f330e434e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R842d5dbc89ff4160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8559119d6be94616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98eb522de1da4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdfe3c6f330e434e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Marken Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,554</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>