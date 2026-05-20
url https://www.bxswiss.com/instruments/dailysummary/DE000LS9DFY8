--- v6 (2026-04-28)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb19e734655cb4db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9113d1f95a534e5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdfe3c6f330e434e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20bbf6390edb4bc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98eb522de1da4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdfe3c6f330e434e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04df7fed088a4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20bbf6390edb4bc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Marken Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>