--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9113d1f95a534e5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc873f0b093a94deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20bbf6390edb4bc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20027da81cf341a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04df7fed088a4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20bbf6390edb4bc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2205df63171d46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20027da81cf341a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Marken Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>