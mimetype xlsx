--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc873f0b093a94deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e41c75210724144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20027da81cf341a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562373efef034446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2205df63171d46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20027da81cf341a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec365960a8ff45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562373efef034446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Marken Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,258</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>