--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e41c75210724144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1ceaf44c7145ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R562373efef034446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcccefab258fa49e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec365960a8ff45b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R562373efef034446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d56e0eab361439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcccefab258fa49e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Marken Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>226,901</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,322</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>225,658</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>