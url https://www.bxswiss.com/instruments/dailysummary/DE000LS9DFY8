--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f1ceaf44c7145ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81b93238104947ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcccefab258fa49e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1998dfe370a4f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d56e0eab361439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcccefab258fa49e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3148b78bace46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1998dfe370a4f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Starke Marken Weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFY8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>229,090</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>