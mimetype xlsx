--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ccdc0c07c8341ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f421c1b0c44300" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra20d62838bbc4068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0baef8ddfb6542e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67b2227439ad4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra20d62838bbc4068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7779ff3d265408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0baef8ddfb6542e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>