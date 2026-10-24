--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5f421c1b0c44300" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfcc604dba8c404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0baef8ddfb6542e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ccab27862a0431b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7779ff3d265408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0baef8ddfb6542e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f755a1b59304405" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ccab27862a0431b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>