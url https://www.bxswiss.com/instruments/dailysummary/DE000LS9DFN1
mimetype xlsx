--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7400a3e6e8b14a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a436d83bef4187" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R290145df2d3042b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5333c6d551764192"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e3406e8ce349a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R290145df2d3042b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c622ed6a9b94709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5333c6d551764192" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>209,411</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>208,844</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>205,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,108</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>