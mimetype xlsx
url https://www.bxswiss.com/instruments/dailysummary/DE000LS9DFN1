--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a436d83bef4187" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53579be2766e4327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5333c6d551764192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa53a1c36ba54097"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c622ed6a9b94709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5333c6d551764192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52473cabffd84fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa53a1c36ba54097" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,121</x:t>
@@ -764,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>