--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53579be2766e4327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ff22e8b66d4346" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa53a1c36ba54097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f2d400a56e54d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52473cabffd84fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa53a1c36ba54097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f719d9ce8e462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f2d400a56e54d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>