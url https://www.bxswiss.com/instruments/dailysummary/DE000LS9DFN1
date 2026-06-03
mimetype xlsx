--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ff22e8b66d4346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a51828789164488" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f2d400a56e54d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00fa7b9cb4c4044"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57f719d9ce8e462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f2d400a56e54d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R802a245319ff4632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00fa7b9cb4c4044" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>