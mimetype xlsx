--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a51828789164488" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81973ba431674dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf00fa7b9cb4c4044"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e05dbc0a6d044c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R802a245319ff4632" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf00fa7b9cb4c4044" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59d80600de84f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e05dbc0a6d044c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>226,502</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,894</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>