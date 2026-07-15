--- v9 (2026-06-23)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81973ba431674dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec4c27f5e5249a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e05dbc0a6d044c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53f02fedf9d14d40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc59d80600de84f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e05dbc0a6d044c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf02e8daf7d534ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53f02fedf9d14d40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,080</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>