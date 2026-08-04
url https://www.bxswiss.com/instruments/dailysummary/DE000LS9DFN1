--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec4c27f5e5249a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6417312af2d549b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53f02fedf9d14d40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refeee890dd9a4df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf02e8daf7d534ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53f02fedf9d14d40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2192e72610ba43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refeee890dd9a4df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>