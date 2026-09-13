--- v11 (2026-08-04)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6417312af2d549b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ccdc0c07c8341ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refeee890dd9a4df2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra20d62838bbc4068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2192e72610ba43c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refeee890dd9a4df2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67b2227439ad4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra20d62838bbc4068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quantitativ nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFN1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>232,830</x:t>
-[...360 lines deleted...]
-          <x:t>226,906</x:t>
+          <x:t>232,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>