--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R198927de5ca7429b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8ce93050c74fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41f73313262443f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c6ec17bf764061"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e4fd06d1224738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41f73313262443f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94eab688c8de41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c6ec17bf764061" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Social Responsibility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>146,252</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,296</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,050</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>