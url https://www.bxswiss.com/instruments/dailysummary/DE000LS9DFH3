--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8ce93050c74fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760b65b0f34b4fdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c6ec17bf764061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra49af8ae0fa14cc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94eab688c8de41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c6ec17bf764061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R012ac31ea9534142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra49af8ae0fa14cc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Social Responsibility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,510</x:t>
-[...129 lines deleted...]
-          <x:t>144,177</x:t>
+          <x:t>143,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,723</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>141,966</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>