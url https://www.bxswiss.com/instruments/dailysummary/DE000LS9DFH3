--- v6 (2026-04-26)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760b65b0f34b4fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R564cb78257bd4ba4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra49af8ae0fa14cc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb4c69084421402d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R012ac31ea9534142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra49af8ae0fa14cc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e63d85b52842bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb4c69084421402d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Social Responsibility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>150,509</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,789</x:t>
-[...161 lines deleted...]
-          <x:t>145,060</x:t>
+          <x:t>146,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>