--- v7 (2026-05-21)
+++ v8 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R564cb78257bd4ba4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c94af2fa6e4319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb4c69084421402d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11fc6b62611242cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e63d85b52842bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb4c69084421402d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93434b619f4b44ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11fc6b62611242cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Social Responsibility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>145,074</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>147,825</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>