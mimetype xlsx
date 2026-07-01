--- v8 (2026-06-11)
+++ v9 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c94af2fa6e4319" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra386d90241254f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11fc6b62611242cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde3b0828ce784479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93434b619f4b44ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11fc6b62611242cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b7272b3f304f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde3b0828ce784479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Social Responsibility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>148,792</x:t>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,139</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>146,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,687</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>