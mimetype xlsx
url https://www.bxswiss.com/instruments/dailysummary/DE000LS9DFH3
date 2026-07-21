--- v9 (2026-07-01)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra386d90241254f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9a6fc28906143cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde3b0828ce784479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48441896ba1d44c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b7272b3f304f8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde3b0828ce784479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bba9cab145e4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48441896ba1d44c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Social Responsibility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>144,565</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>147,240</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,769</x:t>
-[...188 lines deleted...]
-          <x:t>148,261</x:t>
+          <x:t>146,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>