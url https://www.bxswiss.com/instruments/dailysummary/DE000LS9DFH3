--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9a6fc28906143cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9519a2d109466d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48441896ba1d44c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b9e129e5814c37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bba9cab145e4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48441896ba1d44c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0790ea0eaa6845e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b9e129e5814c37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Social Responsibility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>144,720</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,086</x:t>
-[...458 lines deleted...]
-          <x:t>146,605</x:t>
+          <x:t>142,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>