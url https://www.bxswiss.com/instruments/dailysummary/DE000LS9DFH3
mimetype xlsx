--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref9519a2d109466d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0379448598b1492b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b9e129e5814c37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe74b6b33e0e4898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0790ea0eaa6845e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b9e129e5814c37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd7060aacba4970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe74b6b33e0e4898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Social Responsibility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>142,214</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,133</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>146,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>