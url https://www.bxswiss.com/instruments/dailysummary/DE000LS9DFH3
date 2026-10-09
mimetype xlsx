--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0379448598b1492b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d4cb7dde5f04556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe74b6b33e0e4898"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40a89cb3ba44d0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd7060aacba4970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe74b6b33e0e4898" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36182b941bcd4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40a89cb3ba44d0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Social Responsibility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>144,941</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>144,323</x:t>
-[...156 lines deleted...]
-          <x:t>147,103</x:t>
+          <x:t>143,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>143,133</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>