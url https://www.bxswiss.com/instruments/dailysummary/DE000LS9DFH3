--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d4cb7dde5f04556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7b0cdef6124ab5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40a89cb3ba44d0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf44ef2d9ed487f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36182b941bcd4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40a89cb3ba44d0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c6a620181594d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf44ef2d9ed487f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Social Responsibility</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>