--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a12679bd174fd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5923a05a9d7841f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cc38dd480594be8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree1e984949f14615"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R071bdacb55a84b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cc38dd480594be8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1189766ad1d84423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree1e984949f14615" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mr. Right New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>