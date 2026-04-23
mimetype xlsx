--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5923a05a9d7841f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ee3f175aa44628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree1e984949f14615"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da4ef197d3549ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1189766ad1d84423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree1e984949f14615" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c456026b3494b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da4ef197d3549ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mr. Right New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>