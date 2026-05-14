--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ee3f175aa44628" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01975be4f79d42f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da4ef197d3549ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a415f88b7d34678"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c456026b3494b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da4ef197d3549ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd84d31d5a5f54345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a415f88b7d34678" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mr. Right New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>