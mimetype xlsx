--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01975be4f79d42f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61bbc312c24e4ea6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a415f88b7d34678"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc36e05bcabd48aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd84d31d5a5f54345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a415f88b7d34678" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf4806c889e2439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc36e05bcabd48aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mr. Right New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>477,336</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>