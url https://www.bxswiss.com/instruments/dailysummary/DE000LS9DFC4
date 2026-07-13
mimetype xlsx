--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61bbc312c24e4ea6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d953f614044397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc36e05bcabd48aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0da026e49144ffb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf4806c889e2439b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc36e05bcabd48aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579fb5cb7d1b4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0da026e49144ffb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mr. Right New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>