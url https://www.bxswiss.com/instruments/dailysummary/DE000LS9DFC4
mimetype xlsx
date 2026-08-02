--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41d953f614044397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a88c79d6b94944" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0da026e49144ffb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e6dfd78abe4893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579fb5cb7d1b4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0da026e49144ffb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93caae16daed410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e6dfd78abe4893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mr. Right New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>