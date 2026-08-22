--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a88c79d6b94944" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc4684d6a144a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44e6dfd78abe4893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2818a419ebe44978"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93caae16daed410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44e6dfd78abe4893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a0b2368bbd24e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2818a419ebe44978" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mr. Right New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>488,156</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>487,514</x:t>
-[...323 lines deleted...]
-          <x:t>473,803</x:t>
+          <x:t>473,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>