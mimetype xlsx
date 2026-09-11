--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc4684d6a144a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f01a21025474c9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2818a419ebe44978"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d719f48abdd4d6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a0b2368bbd24e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2818a419ebe44978" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5268f0f8dc664825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d719f48abdd4d6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mr. Right New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>