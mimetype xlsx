--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f01a21025474c9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e53457324941ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d719f48abdd4d6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6193fa99474dcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5268f0f8dc664825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d719f48abdd4d6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R551cce6d729d44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6193fa99474dcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mr. Right New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>