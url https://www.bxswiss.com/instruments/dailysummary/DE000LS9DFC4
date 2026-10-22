--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e53457324941ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ab4f9fe96ba4e18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6193fa99474dcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20cfc22fa8c64b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R551cce6d729d44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6193fa99474dcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdf54d6de7f2448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20cfc22fa8c64b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mr. Right New Economy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DFC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>