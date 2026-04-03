--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3aa60316df4435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d40f63fde5459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re70689861b51406d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7648245a61b34c5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab15ce795a3472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re70689861b51406d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ddd2958ad9c4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7648245a61b34c5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DifferentWays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>