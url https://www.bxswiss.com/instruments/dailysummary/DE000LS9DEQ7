--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d40f63fde5459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016d32b3b6b246b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7648245a61b34c5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref26004a084147d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ddd2958ad9c4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7648245a61b34c5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1909120de6034b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref26004a084147d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DifferentWays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>