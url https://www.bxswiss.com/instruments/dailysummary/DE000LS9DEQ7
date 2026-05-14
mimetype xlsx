--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016d32b3b6b246b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f38f414a49648c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref26004a084147d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reca21815981244bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1909120de6034b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref26004a084147d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc06aaae0c7425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reca21815981244bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DifferentWays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>