--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f38f414a49648c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69d9a5160bd401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reca21815981244bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab81c6612bd4b19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc06aaae0c7425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reca21815981244bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dfa0d09afe5472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab81c6612bd4b19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DifferentWays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>