--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69d9a5160bd401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a390aa5f0a47c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ab81c6612bd4b19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6005ee3e150448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dfa0d09afe5472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ab81c6612bd4b19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8f5bc65ac94b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6005ee3e150448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DifferentWays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>