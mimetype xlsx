--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a390aa5f0a47c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35aa66c5f4944d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6005ee3e150448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d6e2e0a9b84539"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8f5bc65ac94b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6005ee3e150448f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ae02cbd00a48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d6e2e0a9b84539" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DifferentWays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>