--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35aa66c5f4944d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b03fe25e22f4945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d6e2e0a9b84539"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra756d849f1334ae1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9ae02cbd00a48a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d6e2e0a9b84539" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cbdd1f69f8b4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra756d849f1334ae1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DifferentWays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>