--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b03fe25e22f4945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d32aa3be6549e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra756d849f1334ae1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9277216ca2e4f64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cbdd1f69f8b4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra756d849f1334ae1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434a4b7b10bc421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9277216ca2e4f64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DifferentWays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>