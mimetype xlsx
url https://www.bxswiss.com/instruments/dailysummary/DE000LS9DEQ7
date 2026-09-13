--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d32aa3be6549e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30a7f4a97ab344e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9277216ca2e4f64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb20c808fee314081"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R434a4b7b10bc421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9277216ca2e4f64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c83106e7d74967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb20c808fee314081" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DifferentWays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>