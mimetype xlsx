--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30a7f4a97ab344e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8bc20da48ca4e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb20c808fee314081"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09ce384332c9400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2c83106e7d74967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb20c808fee314081" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf358f84f51340c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09ce384332c9400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DifferentWays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>319,654</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...262 lines deleted...]
-          <x:t>324,847</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>