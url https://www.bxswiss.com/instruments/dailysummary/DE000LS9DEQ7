--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8bc20da48ca4e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86dbe7fbbba4fbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09ce384332c9400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bfa0f9c400c41c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf358f84f51340c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09ce384332c9400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0497e85ba174ced" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bfa0f9c400c41c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DifferentWays</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEQ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>