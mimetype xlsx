--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31e49ab512545b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c94724d5d44b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381565d21b0c4701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37f23e5a6a4c428f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b443a57f2804f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381565d21b0c4701" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58f4af81dc54068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37f23e5a6a4c428f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start Up Pokerpro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,681</x:t>
-[...495 lines deleted...]
-          <x:t>56,462</x:t>
+          <x:t>56,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>