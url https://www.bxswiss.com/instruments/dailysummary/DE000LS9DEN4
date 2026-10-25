--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24c94724d5d44b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabddba2e918548f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37f23e5a6a4c428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5cdcf2831744b95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58f4af81dc54068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37f23e5a6a4c428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57849ffa39c4419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5cdcf2831744b95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start Up Pokerpro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>