--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R404326228d2f4ad1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf055c629a0d4d87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea46387f3dc546bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136b089627a54047"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4603c6c24994dda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea46387f3dc546bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb04a0343b1e4904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136b089627a54047" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start Up Pokerpro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>57,834</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,675</x:t>
-[...33 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>57,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,644</x:t>
-[...43 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>57,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,183</x:t>
-[...144 lines deleted...]
-          <x:t>56,621</x:t>
+          <x:t>57,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>