--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf055c629a0d4d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re11e0f9311b84c7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R136b089627a54047"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45eed5d7a684932"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb04a0343b1e4904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R136b089627a54047" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcffd28f5fc44d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45eed5d7a684932" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start Up Pokerpro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,183</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>57,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,120</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>57,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,723</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>