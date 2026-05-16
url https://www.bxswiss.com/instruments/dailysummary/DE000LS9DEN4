--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re11e0f9311b84c7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436a450ba80b4a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45eed5d7a684932"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde2ea239c71d4309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcffd28f5fc44d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45eed5d7a684932" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R548d29c01a764053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde2ea239c71d4309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start Up Pokerpro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>57,399</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,427</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>57,614</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>