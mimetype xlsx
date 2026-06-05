--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R436a450ba80b4a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8639ed0028d24767" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde2ea239c71d4309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf827c1f898764333"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R548d29c01a764053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde2ea239c71d4309" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0689c4118adb4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf827c1f898764333" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start Up Pokerpro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,802</x:t>
-[...468 lines deleted...]
-          <x:t>57,376</x:t>
+          <x:t>57,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>