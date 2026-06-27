--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8639ed0028d24767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8fab8e657ab4d60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf827c1f898764333"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0daad693fa5f4ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0689c4118adb4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf827c1f898764333" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc58b24044041d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0daad693fa5f4ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start Up Pokerpro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>57,268</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,250</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>57,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,604</x:t>
-[...269 lines deleted...]
-          <x:t>57,887</x:t>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>