--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8fab8e657ab4d60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree114b677daa477c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0daad693fa5f4ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08fe660f34d349e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bc58b24044041d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0daad693fa5f4ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e537e347414d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08fe660f34d349e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start Up Pokerpro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>57,577</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,492</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>57,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,121</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>