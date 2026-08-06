--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree114b677daa477c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38695981a8824b31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08fe660f34d349e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0d5351b244b4616"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2e537e347414d64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08fe660f34d349e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729e9d6751f149a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0d5351b244b4616" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start Up Pokerpro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>57,121</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,855</x:t>
-[...124 lines deleted...]
-          <x:t>56,845</x:t>
+          <x:t>56,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,429</x:t>
-[...458 lines deleted...]
-          <x:t>56,784</x:t>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>