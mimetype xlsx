--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38695981a8824b31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99ff785d3a34c3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0d5351b244b4616"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd9a2e23db24c1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729e9d6751f149a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0d5351b244b4616" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52586347377144c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd9a2e23db24c1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start Up Pokerpro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,077</x:t>
-[...31 lines deleted...]
-          <x:t>56,608</x:t>
+          <x:t>57,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,809</x:t>
-[...279 lines deleted...]
-          <x:t>56,587</x:t>
+          <x:t>56,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>