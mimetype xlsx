--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc99ff785d3a34c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb31e49ab512545b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd9a2e23db24c1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R381565d21b0c4701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52586347377144c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd9a2e23db24c1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b443a57f2804f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R381565d21b0c4701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Start Up Pokerpro</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>56,601</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...278 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,891</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>