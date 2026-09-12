--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4c4e3928581493a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657d842d43d044e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf8caccf73b4740"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8c60a8fd0b14acb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6d36247a384d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf8caccf73b4740" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra814c215f5eb4969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8c60a8fd0b14acb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT DE Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>234,811</x:t>
-[...279 lines deleted...]
-          <x:t>234,825</x:t>
+          <x:t>235,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>