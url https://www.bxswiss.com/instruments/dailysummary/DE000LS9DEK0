--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657d842d43d044e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5db94d0014544bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8c60a8fd0b14acb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85b6426c857c429d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra814c215f5eb4969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8c60a8fd0b14acb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ae3d1dc3e84d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85b6426c857c429d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT DE Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>