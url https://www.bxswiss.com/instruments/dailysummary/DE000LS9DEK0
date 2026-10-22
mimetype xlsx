--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5db94d0014544bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37255107111d4193" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85b6426c857c429d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb33bf898a49479c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ae3d1dc3e84d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85b6426c857c429d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24ee15bdbe1f4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb33bf898a49479c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT DE Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>