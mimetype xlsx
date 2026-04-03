--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re97756cf08b24742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f81b850f483439a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23eea0cad30443be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R843c5533fea945d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5cdfcf5e9544dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23eea0cad30443be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra742db9930804033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R843c5533fea945d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT DE Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>230,250</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>229,844</x:t>
-[...463 lines deleted...]
-          <x:t>227,622</x:t>
+          <x:t>230,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>