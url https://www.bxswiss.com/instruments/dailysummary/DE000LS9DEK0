--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f81b850f483439a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd49fa0ad95aa4ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R843c5533fea945d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d623c360f7b4968"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra742db9930804033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R843c5533fea945d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff1c59fb8454268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d623c360f7b4968" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT DE Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>