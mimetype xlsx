--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd49fa0ad95aa4ba6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2950fc6992474367" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d623c360f7b4968"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc954ce2cd5d24b2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff1c59fb8454268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d623c360f7b4968" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694a06043a0c438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc954ce2cd5d24b2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT DE Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>233,303</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>233,103</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>231,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,497</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>