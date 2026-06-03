--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2950fc6992474367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3048984623e14b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc954ce2cd5d24b2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b581fb2c0b34bf2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694a06043a0c438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc954ce2cd5d24b2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e6a893745d4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b581fb2c0b34bf2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT DE Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>231,201</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>230,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,587</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>