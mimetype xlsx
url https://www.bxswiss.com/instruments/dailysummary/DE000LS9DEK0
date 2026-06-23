--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3048984623e14b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3821b0e59fc475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b581fb2c0b34bf2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R376b664bc5d3484f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2e6a893745d4899" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b581fb2c0b34bf2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b06e2d8e30f4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R376b664bc5d3484f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT DE Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>230,413</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>229,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,895</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>