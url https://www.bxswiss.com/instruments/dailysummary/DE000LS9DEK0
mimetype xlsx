--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3821b0e59fc475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0ab4391a9e489d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R376b664bc5d3484f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228942fa83d24909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b06e2d8e30f4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R376b664bc5d3484f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2a3fbf7e5ed45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228942fa83d24909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT DE Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>230,897</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>230,800</x:t>
+          <x:t>231,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,224</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>232,387</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>