--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb0ab4391a9e489d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0deddefb5b94ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R228942fa83d24909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2870b7160eb7488f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2a3fbf7e5ed45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R228942fa83d24909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8929a4af30e84a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2870b7160eb7488f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT DE Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>231,423</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,714</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>231,700</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>