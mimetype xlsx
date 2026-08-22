--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0deddefb5b94ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4c4e3928581493a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2870b7160eb7488f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf8caccf73b4740"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8929a4af30e84a8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2870b7160eb7488f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a6d36247a384d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf8caccf73b4740" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BMRT DE Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DEK0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>