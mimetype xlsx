--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dda23d886484aef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e105795fce46eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4389a743e11747a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390f95cb6ec344c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb60754d3961744a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4389a743e11747a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3067c34017a4472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390f95cb6ec344c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Industrietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>