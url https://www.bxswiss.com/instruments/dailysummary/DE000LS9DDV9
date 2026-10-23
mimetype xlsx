--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e105795fce46eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b298e407314a61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390f95cb6ec344c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53186230e7984c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3067c34017a4472d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390f95cb6ec344c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3729fb06cc24d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53186230e7984c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Industrietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>