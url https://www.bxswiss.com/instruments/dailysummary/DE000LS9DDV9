--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd122b40f75c84198" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75865d73b104f76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57eab192bd7d4324"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafd6b8d4dfb748c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b834a5f5d6f4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57eab192bd7d4324" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f2db0875c174833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafd6b8d4dfb748c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Industrietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>