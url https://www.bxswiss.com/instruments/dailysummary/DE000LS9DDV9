--- v6 (2026-04-05)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc75865d73b104f76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b84c9d434d84692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafd6b8d4dfb748c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reae46b4a6b924d08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f2db0875c174833" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafd6b8d4dfb748c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra723011403d54006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reae46b4a6b924d08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Industrietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>209,399</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>