--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b84c9d434d84692" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaeea2819c1d4b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reae46b4a6b924d08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R988ba7f6f77c4bbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra723011403d54006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reae46b4a6b924d08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d14884c4aa94388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R988ba7f6f77c4bbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Industrietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>