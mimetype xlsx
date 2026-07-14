--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaeea2819c1d4b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7afa3bc6954d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R988ba7f6f77c4bbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e23928a8184b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d14884c4aa94388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R988ba7f6f77c4bbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdac5f33341a4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e23928a8184b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Industrietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>