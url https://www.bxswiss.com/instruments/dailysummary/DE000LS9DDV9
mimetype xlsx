--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c7afa3bc6954d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a537f5f93114016" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92e23928a8184b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f0fedd3d02403d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdac5f33341a4e16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92e23928a8184b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77c6fd13a644dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f0fedd3d02403d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Industrietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>