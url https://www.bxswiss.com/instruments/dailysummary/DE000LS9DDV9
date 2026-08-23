--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a537f5f93114016" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc638bc284d24fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f0fedd3d02403d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9b205640d64fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77c6fd13a644dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f0fedd3d02403d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R176f71268b204b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9b205640d64fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Industrietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>