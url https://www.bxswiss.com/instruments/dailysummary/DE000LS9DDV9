--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc638bc284d24fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dda23d886484aef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9b205640d64fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4389a743e11747a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R176f71268b204b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9b205640d64fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb60754d3961744a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4389a743e11747a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Industrietitel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDV9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>