--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb33d38c6149f4e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155b3d5cc3c34959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab01a79255c54ae7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38bef7ab6a5d44ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc78d34b28e54010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab01a79255c54ae7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd642bbe56634d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38bef7ab6a5d44ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>General Need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>