--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155b3d5cc3c34959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re971f925460340d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38bef7ab6a5d44ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ec0263f9cca4268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd642bbe56634d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38bef7ab6a5d44ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb2247084d042be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ec0263f9cca4268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>General Need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>