--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re971f925460340d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra50b967a0e534ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ec0263f9cca4268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08dc0aa30d7a40a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb2247084d042be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ec0263f9cca4268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76c2274f07674b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08dc0aa30d7a40a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>General Need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>