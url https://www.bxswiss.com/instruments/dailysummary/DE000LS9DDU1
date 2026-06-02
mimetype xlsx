--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra50b967a0e534ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e7314ab3ae047b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08dc0aa30d7a40a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a23cce86a1d461c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76c2274f07674b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08dc0aa30d7a40a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf436a200c4f8407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a23cce86a1d461c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>General Need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>