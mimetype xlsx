--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e7314ab3ae047b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87160e6a3614f61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a23cce86a1d461c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69d607bc3e024407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf436a200c4f8407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a23cce86a1d461c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99d0e5a24e04cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69d607bc3e024407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>General Need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>