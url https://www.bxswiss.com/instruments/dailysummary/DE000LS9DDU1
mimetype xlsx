--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87160e6a3614f61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9517f92fb5244b1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69d607bc3e024407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae28b9b4a6b4c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc99d0e5a24e04cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69d607bc3e024407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc3db8d2fba64070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae28b9b4a6b4c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>General Need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>