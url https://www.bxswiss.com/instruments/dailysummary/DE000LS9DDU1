--- v10 (2026-07-12)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9517f92fb5244b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1417d42fe6854ebe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ae28b9b4a6b4c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227aa09bcfbb4d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc3db8d2fba64070" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ae28b9b4a6b4c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91a877e544843e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227aa09bcfbb4d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>General Need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>