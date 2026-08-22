--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1417d42fe6854ebe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c3361206614319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R227aa09bcfbb4d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R959e415a268a42ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91a877e544843e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R227aa09bcfbb4d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73643196c58640ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R959e415a268a42ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>General Need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>