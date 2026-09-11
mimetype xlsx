--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90c3361206614319" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016c131ed47c40d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R959e415a268a42ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b4424a19cfc47c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73643196c58640ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R959e415a268a42ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cebb03ef2c142ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b4424a19cfc47c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>General Need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>