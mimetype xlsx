--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016c131ed47c40d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a25f7c8e124a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b4424a19cfc47c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21342c7c010a4ed4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cebb03ef2c142ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b4424a19cfc47c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb80506a568fa442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21342c7c010a4ed4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>General Need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>