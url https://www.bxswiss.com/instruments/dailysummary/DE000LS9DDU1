--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a25f7c8e124a3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82972b10120e487e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21342c7c010a4ed4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23dd7a99a4044e04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb80506a568fa442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21342c7c010a4ed4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eea9de3f1814ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23dd7a99a4044e04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>General Need</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDU1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>315,791</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>328,937</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>