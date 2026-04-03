--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeaf36d294a04eca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703e089534aa4f1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31f55aad5a3f4a07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f9303d88f341f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b94c3978dbb4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31f55aad5a3f4a07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e34ed9f06514505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f9303d88f341f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround der Weltfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>