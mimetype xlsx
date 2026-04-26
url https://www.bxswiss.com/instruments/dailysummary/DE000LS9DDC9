--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703e089534aa4f1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d977e93231a4c63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f9303d88f341f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc49cb4a7a4c94411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e34ed9f06514505" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f9303d88f341f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4553e98b54f64ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc49cb4a7a4c94411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround der Weltfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>