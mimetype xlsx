--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d977e93231a4c63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e59247d56a45c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc49cb4a7a4c94411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71059180d7246fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4553e98b54f64ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc49cb4a7a4c94411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf643721664ea4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71059180d7246fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround der Weltfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,752</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>