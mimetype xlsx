--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91e59247d56a45c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd2f3f681994a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re71059180d7246fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e0eb2bf04a48fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf643721664ea4f8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re71059180d7246fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R206791748d2d4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e0eb2bf04a48fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround der Weltfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>