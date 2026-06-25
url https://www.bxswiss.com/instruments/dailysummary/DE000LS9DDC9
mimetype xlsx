--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd2f3f681994a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc05876149680426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35e0eb2bf04a48fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d553911f26461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R206791748d2d4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35e0eb2bf04a48fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5980b5e5a80491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d553911f26461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround der Weltfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>