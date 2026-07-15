--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc05876149680426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d3bc72fe194d0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d553911f26461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72107fb89fdc4786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5980b5e5a80491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d553911f26461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfbc051ce9784f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72107fb89fdc4786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround der Weltfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>