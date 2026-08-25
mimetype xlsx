--- v11 (2026-07-15)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4d3bc72fe194d0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2275986de8c84847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72107fb89fdc4786"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7633898c1a584d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfbc051ce9784f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72107fb89fdc4786" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R974c0bb99bae4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7633898c1a584d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround der Weltfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>244,283</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>