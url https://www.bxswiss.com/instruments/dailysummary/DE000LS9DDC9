--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2275986de8c84847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba194ed13a3b4f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7633898c1a584d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e4c7166e188464e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R974c0bb99bae4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7633898c1a584d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1274af32f402475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e4c7166e188464e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround der Weltfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>