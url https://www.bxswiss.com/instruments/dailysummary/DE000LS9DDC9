--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba194ed13a3b4f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1280e3ff2cd4c1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e4c7166e188464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389e0086f22b4293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1274af32f402475f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e4c7166e188464e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b81e15da63a42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389e0086f22b4293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround der Weltfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>