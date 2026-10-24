--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1280e3ff2cd4c1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radcc93e3cd9e4957" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R389e0086f22b4293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41137faab2ab416e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b81e15da63a42b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R389e0086f22b4293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d8ba21dfd64578" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41137faab2ab416e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround der Weltfirmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DDC9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>241,057</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>238,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,693</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>