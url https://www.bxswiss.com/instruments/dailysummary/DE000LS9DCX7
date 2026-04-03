--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc10cd6cc5e464f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033bda2f69254c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6d2302318af49fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12d0cecf036f4f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45932bdba5974c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6d2302318af49fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cddd64535ff437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12d0cecf036f4f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>