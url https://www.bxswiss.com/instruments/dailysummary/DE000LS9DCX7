--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R033bda2f69254c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb5019ddbcb42b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12d0cecf036f4f48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref56e8a8ec824148"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cddd64535ff437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12d0cecf036f4f48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0566b778ee742ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref56e8a8ec824148" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>