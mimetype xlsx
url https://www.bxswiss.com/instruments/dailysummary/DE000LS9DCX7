--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb5019ddbcb42b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8d432c9c5d4962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref56e8a8ec824148"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bcec85dd435416c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0566b778ee742ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref56e8a8ec824148" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82cbbe3d279e4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bcec85dd435416c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>219,505</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>