--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8d432c9c5d4962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb680ffcafd2d493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bcec85dd435416c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca8053f04e8f4b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82cbbe3d279e4bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bcec85dd435416c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc62ca2825b42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca8053f04e8f4b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>