--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb680ffcafd2d493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad26607911b4fc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca8053f04e8f4b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd87264589674f2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc62ca2825b42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca8053f04e8f4b86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01338668d91f4561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd87264589674f2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>