--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ad26607911b4fc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26424ec5adb34a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd87264589674f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa18ec3a74974599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01338668d91f4561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd87264589674f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ca584eea2ad435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa18ec3a74974599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>227,235</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,564</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>221,523</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>