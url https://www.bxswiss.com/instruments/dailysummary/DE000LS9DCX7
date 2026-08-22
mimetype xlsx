--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26424ec5adb34a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb04f5c5b7234c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa18ec3a74974599"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05ccc001e8a54fbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ca584eea2ad435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa18ec3a74974599" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ceea0e07fc042d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05ccc001e8a54fbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>