--- v11 (2026-08-22)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb04f5c5b7234c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e94adeb11294f39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05ccc001e8a54fbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f6adfcaeb74b7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ceea0e07fc042d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05ccc001e8a54fbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6276faddbe140dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f6adfcaeb74b7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,474</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>