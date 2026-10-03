--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e94adeb11294f39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb950d58ef14e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f6adfcaeb74b7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbe8fd696f4848f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6276faddbe140dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f6adfcaeb74b7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d7580b483d4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbe8fd696f4848f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>