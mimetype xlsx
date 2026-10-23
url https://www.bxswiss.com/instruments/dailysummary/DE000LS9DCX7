--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bb950d58ef14e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb4c18bfc0042c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbe8fd696f4848f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce1e1042a659474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d7580b483d4126" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbe8fd696f4848f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9957d928e2e4658" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce1e1042a659474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value-Growth-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>226,722</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>