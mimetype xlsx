--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660b77feb22e4a7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f5920dae4849a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb733e1396134474"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d10db56249d45f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fabac4de9f14685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb733e1396134474" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b99fd20d7144195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d10db56249d45f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>