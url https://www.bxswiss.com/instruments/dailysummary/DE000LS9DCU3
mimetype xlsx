--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f5920dae4849a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca5dc4d1987498d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d10db56249d45f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f987d8f4fa84c16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b99fd20d7144195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d10db56249d45f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31c627b993784841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f987d8f4fa84c16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>219,243</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>218,941</x:t>
-[...6 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>217,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>219,327</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>