--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcca5dc4d1987498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf824b4c3cd344293" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f987d8f4fa84c16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c60ed5fe63f46a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31c627b993784841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f987d8f4fa84c16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8326f80c4444266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c60ed5fe63f46a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>