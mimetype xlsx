--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf824b4c3cd344293" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ea887cc5c94325" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c60ed5fe63f46a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5f114b11623425a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8326f80c4444266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c60ed5fe63f46a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca88ed6df5474432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5f114b11623425a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>218,838</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>218,714</x:t>
-[...161 lines deleted...]
-          <x:t>218,836</x:t>
+          <x:t>218,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,296</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>219,141</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>