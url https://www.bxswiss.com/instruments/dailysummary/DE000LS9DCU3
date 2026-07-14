--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ea887cc5c94325" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5949618859394893" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5f114b11623425a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3528786d2e42477e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca88ed6df5474432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5f114b11623425a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7fab13ba4e4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3528786d2e42477e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>