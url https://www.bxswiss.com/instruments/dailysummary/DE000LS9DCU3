--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5949618859394893" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ab7cfe98eb46f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3528786d2e42477e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R139c1bf344204d0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7fab13ba4e4785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3528786d2e42477e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537b31b85d154e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R139c1bf344204d0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>220,048</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,603</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>220,872</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,964</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>221,664</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>