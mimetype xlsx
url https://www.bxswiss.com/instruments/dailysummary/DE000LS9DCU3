--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74ab7cfe98eb46f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25cc10a5d56b4b8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R139c1bf344204d0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2136a771624116"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537b31b85d154e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R139c1bf344204d0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3925a5ab14e145e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2136a771624116" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>