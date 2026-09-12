--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25cc10a5d56b4b8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ac0e3db7c04483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab2136a771624116"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb657ab5b45a24ef5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3925a5ab14e145e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab2136a771624116" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53390660d2f4ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb657ab5b45a24ef5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>