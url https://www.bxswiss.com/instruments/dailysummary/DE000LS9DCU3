--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ac0e3db7c04483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37edb938998d403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb657ab5b45a24ef5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0af1e2a8f56c401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb53390660d2f4ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb657ab5b45a24ef5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2487b5f8d0124e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0af1e2a8f56c401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,373</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,727</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>