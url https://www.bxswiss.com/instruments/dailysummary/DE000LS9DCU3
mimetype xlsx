--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37edb938998d403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b669f357c2e4481" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0af1e2a8f56c401e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de7fa979d5a4ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2487b5f8d0124e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0af1e2a8f56c401e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d24161a8afe4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de7fa979d5a4ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Invest+</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,922</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>