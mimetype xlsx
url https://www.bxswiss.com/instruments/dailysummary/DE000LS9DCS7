--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a613f621100498d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d6a19598c346b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a06a62b27ee4488"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d38daa6b5b84749"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2ce84962ef4e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a06a62b27ee4488" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c7c5a51d87f4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d38daa6b5b84749" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividend Growth Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>