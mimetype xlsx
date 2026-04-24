--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d6a19598c346b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfdefc9dd9074c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d38daa6b5b84749"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f452e19bf54d01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c7c5a51d87f4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d38daa6b5b84749" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7852d1346b55423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f452e19bf54d01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividend Growth Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,819</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>