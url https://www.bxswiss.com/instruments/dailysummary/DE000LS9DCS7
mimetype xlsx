--- v6 (2026-04-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfdefc9dd9074c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb53e7b86d10405b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f452e19bf54d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6ff09a8c21461b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7852d1346b55423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f452e19bf54d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9748d3217b4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6ff09a8c21461b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividend Growth Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>140,309</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,074</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>139,736</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>