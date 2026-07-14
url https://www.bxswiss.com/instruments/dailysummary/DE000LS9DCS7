--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb53e7b86d10405b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2c466c698e4c89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6ff09a8c21461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R039815f50cdc48ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e9748d3217b4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6ff09a8c21461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1acdd6bbd3d64eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R039815f50cdc48ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividend Growth Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,904</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>