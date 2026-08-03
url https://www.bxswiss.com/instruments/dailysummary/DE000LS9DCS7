--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2c466c698e4c89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00787b322e8c4e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R039815f50cdc48ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7496192275b34df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1acdd6bbd3d64eb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R039815f50cdc48ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55efcf1b888444ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7496192275b34df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividend Growth Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>