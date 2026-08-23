--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00787b322e8c4e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7902ae04add4f3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7496192275b34df2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51309b4411904abb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55efcf1b888444ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7496192275b34df2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd330eb5f11fc4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51309b4411904abb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividend Growth Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>