--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7902ae04add4f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728d0348c2b34e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51309b4411904abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb93bc29fdf464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd330eb5f11fc4054" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51309b4411904abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf1c110e2e484d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb93bc29fdf464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividend Growth Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>153,761</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,687</x:t>
-[...328 lines deleted...]
-          <x:t>154,287</x:t>
+          <x:t>153,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>