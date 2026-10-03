--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728d0348c2b34e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7dc2c3afcc42b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb93bc29fdf464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63bd6c118eff428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf1c110e2e484d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb93bc29fdf464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24765018d70a44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63bd6c118eff428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividend Growth Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>