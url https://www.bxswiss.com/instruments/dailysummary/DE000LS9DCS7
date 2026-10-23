--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7dc2c3afcc42b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R200fc580d04f42b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63bd6c118eff428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb6f6662e873490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24765018d70a44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63bd6c118eff428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0509df7005f248ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb6f6662e873490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Dividend Growth Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>153,488</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,296</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>149,365</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>