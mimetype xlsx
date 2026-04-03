--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b5848ccee0743c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501f6c1ae77b45d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebfe7ab214524cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94496abaf5824c77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e2a359d3674762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebfe7ab214524cfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra322266c6d494c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94496abaf5824c77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Aristocrats S&amp;P-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,416</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>