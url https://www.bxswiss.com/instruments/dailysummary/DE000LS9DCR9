--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501f6c1ae77b45d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24078d590284fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94496abaf5824c77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7652c4d04c14f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra322266c6d494c70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94496abaf5824c77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1165f190acc4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7652c4d04c14f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Aristocrats S&amp;P-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>