--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24078d590284fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85a2b30b44c45a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7652c4d04c14f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d0a285d13474cc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1165f190acc4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7652c4d04c14f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa4d8625a8d146c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d0a285d13474cc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Aristocrats S&amp;P-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>