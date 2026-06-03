--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb85a2b30b44c45a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f1dfe6bcdda44cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d0a285d13474cc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad014988be24450"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa4d8625a8d146c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d0a285d13474cc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a8a502eeb4e4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad014988be24450" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Aristocrats S&amp;P-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...139 lines deleted...]
-          <x:t>200,144</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>199,435</x:t>
-[...436 lines deleted...]
-          <x:t>199,251</x:t>
+          <x:t>201,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>