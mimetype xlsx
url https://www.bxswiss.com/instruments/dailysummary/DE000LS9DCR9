--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f1dfe6bcdda44cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e1a0215a234178" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ad014988be24450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f4f673d4574607"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a8a502eeb4e4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ad014988be24450" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae93fbe262184805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f4f673d4574607" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Aristocrats S&amp;P-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>