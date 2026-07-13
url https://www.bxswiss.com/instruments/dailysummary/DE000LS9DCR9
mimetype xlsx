--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13e1a0215a234178" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ee943f112e4663" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82f4f673d4574607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3e5f0617ed49a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae93fbe262184805" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82f4f673d4574607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf09d37d888874bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3e5f0617ed49a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Aristocrats S&amp;P-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>209,143</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>207,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>