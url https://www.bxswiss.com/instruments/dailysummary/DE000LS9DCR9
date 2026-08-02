--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ee943f112e4663" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R048038f7bd504c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d3e5f0617ed49a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5e708985fb4fae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf09d37d888874bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d3e5f0617ed49a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fc366cb0f7e4236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5e708985fb4fae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Aristocrats S&amp;P-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>