--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R048038f7bd504c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7382981ebd054bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff5e708985fb4fae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8084813b20994d02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fc366cb0f7e4236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff5e708985fb4fae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd16169e80a314429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8084813b20994d02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Aristocrats S&amp;P-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>