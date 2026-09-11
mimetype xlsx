--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7382981ebd054bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e18fc7b449d49fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8084813b20994d02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc6c64a59c2e44a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd16169e80a314429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8084813b20994d02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69cffbc0c062402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc6c64a59c2e44a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Aristocrats S&amp;P-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>