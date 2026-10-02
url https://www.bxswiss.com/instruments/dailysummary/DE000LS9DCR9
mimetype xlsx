--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e18fc7b449d49fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R781067e9bd32484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc6c64a59c2e44a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref30411f3d79460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69cffbc0c062402e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc6c64a59c2e44a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6285938561314ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref30411f3d79460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Aristocrats S&amp;P-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>221,705</x:t>
-[...414 lines deleted...]
-          <x:t>218,283</x:t>
+          <x:t>219,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>