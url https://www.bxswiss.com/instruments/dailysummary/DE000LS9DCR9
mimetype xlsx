--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R781067e9bd32484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d6317389c8f48db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref30411f3d79460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ce7f24799fb4397"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6285938561314ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref30411f3d79460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70269c09f3674371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ce7f24799fb4397" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Aristocrats S&amp;P-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCR9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>223,192</x:t>
-[...576 lines deleted...]
-          <x:t>214,091</x:t>
+          <x:t>221,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>