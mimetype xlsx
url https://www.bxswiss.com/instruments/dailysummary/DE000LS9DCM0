--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7963bd3094d24fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re840b8c2536a43e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c720730bfb14dc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20cb7a89d3e94a2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd6499a53da4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c720730bfb14dc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re774dca6c0dd4260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20cb7a89d3e94a2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>S&amp;P500-Werte Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>