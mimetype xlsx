--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re840b8c2536a43e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b6797850884535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20cb7a89d3e94a2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40142683162f44af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re774dca6c0dd4260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20cb7a89d3e94a2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd23b933a1e04f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40142683162f44af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>S&amp;P500-Werte Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,211</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>