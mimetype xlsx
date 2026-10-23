--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b6797850884535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b650010ef3f4ba7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40142683162f44af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b5f6d23b6c476a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd23b933a1e04f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40142683162f44af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2266064822214b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b5f6d23b6c476a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>S&amp;P500-Werte Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>