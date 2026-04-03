--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37b4b99f21ea4b15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc151a0905c5d461c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2bf7b8adb914e33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a76a3a4bd4d4471"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5dc3a3172204d47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2bf7b8adb914e33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4782f9fb7488428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a76a3a4bd4d4471" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>S&amp;P500-Werte Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>272,978</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>