--- v5 (2026-04-03)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc151a0905c5d461c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf35158aeb7af4e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a76a3a4bd4d4471"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e0ca1ce9294636"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4782f9fb7488428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a76a3a4bd4d4471" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R306111d893c64c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e0ca1ce9294636" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>S&amp;P500-Werte Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>