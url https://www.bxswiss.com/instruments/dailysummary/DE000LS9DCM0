--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf35158aeb7af4e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3191e03a04c4bfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11e0ca1ce9294636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c57012292e4b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R306111d893c64c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11e0ca1ce9294636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa7e3d2b26e14d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c57012292e4b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>S&amp;P500-Werte Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>