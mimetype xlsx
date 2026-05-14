--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3191e03a04c4bfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9dd60f8cd04a6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c57012292e4b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad476d591354f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa7e3d2b26e14d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c57012292e4b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aa00298f3364aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad476d591354f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>S&amp;P500-Werte Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>