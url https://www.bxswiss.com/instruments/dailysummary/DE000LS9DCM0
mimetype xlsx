--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b9dd60f8cd04a6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc0c685c72514661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad476d591354f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93bcd7f8eb484311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aa00298f3364aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad476d591354f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6d066565c124cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93bcd7f8eb484311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>S&amp;P500-Werte Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>