--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc0c685c72514661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da8153f83f14a34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93bcd7f8eb484311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a72edf6e684f37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6d066565c124cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93bcd7f8eb484311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e8461675a24d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a72edf6e684f37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>S&amp;P500-Werte Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>