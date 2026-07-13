--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da8153f83f14a34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d944e70ec084e45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4a72edf6e684f37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac45b874dee84925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e8461675a24d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4a72edf6e684f37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f73bd266c54faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac45b874dee84925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>S&amp;P500-Werte Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>