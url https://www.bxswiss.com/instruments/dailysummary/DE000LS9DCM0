--- v11 (2026-07-13)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d944e70ec084e45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25cc9a911f80432e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac45b874dee84925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd6b8efc8b3245b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f73bd266c54faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac45b874dee84925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf09a8702c4d64d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd6b8efc8b3245b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>S&amp;P500-Werte Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>342,280</x:t>
-[...495 lines deleted...]
-          <x:t>340,727</x:t>
+          <x:t>336,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>