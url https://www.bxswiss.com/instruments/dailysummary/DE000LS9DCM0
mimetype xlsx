--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25cc9a911f80432e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7963bd3094d24fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd6b8efc8b3245b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c720730bfb14dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf09a8702c4d64d1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd6b8efc8b3245b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radd6499a53da4fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c720730bfb14dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>S&amp;P500-Werte Dividendenstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DCM0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>