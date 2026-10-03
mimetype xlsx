--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1982456685c14d85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728d92049190454e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b7901247a524614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43a6c63b3f8c4296"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7438f6d912d54ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b7901247a524614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a159e61b7046b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43a6c63b3f8c4296" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DBT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>107,484</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,686</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,708</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>108,387</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>