--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728d92049190454e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1697a9f867864478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43a6c63b3f8c4296"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc8f01177fb4736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6a159e61b7046b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43a6c63b3f8c4296" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9777a63e7eb04378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc8f01177fb4736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DBT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>107,612</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,708</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,585</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>