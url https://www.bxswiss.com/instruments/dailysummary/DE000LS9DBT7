--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9337b57acf4455" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dae4facda6c4661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c72b665fc64094"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfda2f6b1156d4884"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6829f173a1514200" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c72b665fc64094" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76a6d8d2d3ef4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfda2f6b1156d4884" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DBT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>105,158</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,984</x:t>
-[...146 lines deleted...]
-          <x:t>105,115</x:t>
+          <x:t>104,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,930</x:t>
-[...463 lines deleted...]
-          <x:t>103,915</x:t>
+          <x:t>105,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>