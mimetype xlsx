--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dae4facda6c4661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8c1cc4541147df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfda2f6b1156d4884"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d2f785e27204fce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76a6d8d2d3ef4be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfda2f6b1156d4884" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R812d5b5615cb4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d2f785e27204fce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DBT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>