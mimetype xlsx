--- v8 (2026-04-24)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8c1cc4541147df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b75774e566c4bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d2f785e27204fce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bbf91f85c7a4741"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R812d5b5615cb4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d2f785e27204fce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05198d3518784028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bbf91f85c7a4741" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DBT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>104,723</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,918</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,986</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>105,445</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>