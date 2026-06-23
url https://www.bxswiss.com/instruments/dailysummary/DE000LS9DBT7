--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b75774e566c4bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4897983ccc434a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bbf91f85c7a4741"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re911fb7af4024579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05198d3518784028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bbf91f85c7a4741" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa827df0b1d8429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re911fb7af4024579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DBT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,190</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>104,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>