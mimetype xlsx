--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4897983ccc434a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5356c0f56c744378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re911fb7af4024579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a4778e7dabb48b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa827df0b1d8429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re911fb7af4024579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11dac3d01b4f40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a4778e7dabb48b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DBT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>105,411</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,367</x:t>
+          <x:t>105,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>105,691</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>105,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>105,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,643</x:t>
-[...107 lines deleted...]
-          <x:t>106,091</x:t>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>