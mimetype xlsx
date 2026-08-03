--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5356c0f56c744378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R980c1e200787408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a4778e7dabb48b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d8b162f18ac4d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11dac3d01b4f40de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a4778e7dabb48b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3240075fa56b4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d8b162f18ac4d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DBT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>105,656</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>106,184</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>