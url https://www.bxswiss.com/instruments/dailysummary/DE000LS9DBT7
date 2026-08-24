--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R980c1e200787408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39137f68c5f743e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d8b162f18ac4d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ade83cb99e486c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3240075fa56b4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d8b162f18ac4d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928afd466fc6462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ade83cb99e486c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DBT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>