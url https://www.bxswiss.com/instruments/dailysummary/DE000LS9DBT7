--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39137f68c5f743e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1982456685c14d85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3ade83cb99e486c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b7901247a524614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928afd466fc6462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3ade83cb99e486c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7438f6d912d54ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b7901247a524614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DBT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,198</x:t>
-[...48 lines deleted...]
-          <x:t>107,184</x:t>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,126</x:t>
-[...220 lines deleted...]
-          <x:t>107,204</x:t>
+          <x:t>107,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>