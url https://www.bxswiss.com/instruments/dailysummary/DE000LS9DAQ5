--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeec37bf38694303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafad872477fb415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed571fae93340d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4923bc88be914e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139263d220de4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed571fae93340d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2813651b904f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4923bc88be914e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Expert tip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...441 lines deleted...]
-          <x:t>232,912</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>230,636</x:t>
-[...161 lines deleted...]
-          <x:t>236,266</x:t>
+          <x:t>231,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>