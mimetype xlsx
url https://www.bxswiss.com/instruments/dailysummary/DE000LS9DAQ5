--- v4 (2026-04-03)
+++ v5 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafad872477fb415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8da349813e04972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4923bc88be914e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19523f8febbf45f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2813651b904f93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4923bc88be914e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ff13e5d6744647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19523f8febbf45f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Expert tip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +251,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>