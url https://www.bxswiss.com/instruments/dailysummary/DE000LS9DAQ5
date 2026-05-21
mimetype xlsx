--- v5 (2026-04-29)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8da349813e04972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f5ba1c81904c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19523f8febbf45f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R143ef6b25558411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03ff13e5d6744647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19523f8febbf45f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re458810b1ae74e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R143ef6b25558411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Expert tip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>