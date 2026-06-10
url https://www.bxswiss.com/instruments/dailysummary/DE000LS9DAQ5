--- v6 (2026-05-21)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f5ba1c81904c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8998f2f420c942ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R143ef6b25558411f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03a1f9333584e80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re458810b1ae74e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R143ef6b25558411f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36912e2c40ce401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03a1f9333584e80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Expert tip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>