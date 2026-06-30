--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8998f2f420c942ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e08ea93b2ef4bbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03a1f9333584e80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36cf24f5277a4280"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36912e2c40ce401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03a1f9333584e80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31829697f2ab446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36cf24f5277a4280" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Expert tip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>