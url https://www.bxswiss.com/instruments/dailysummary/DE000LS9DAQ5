--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e08ea93b2ef4bbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9604e9cc57ba40a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36cf24f5277a4280"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc7a4ddaf04c4491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31829697f2ab446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36cf24f5277a4280" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8caf39e608204f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc7a4ddaf04c4491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Expert tip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>272,516</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>264,843</x:t>
-[...404 lines deleted...]
-          <x:t>256,969</x:t>
+          <x:t>265,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>