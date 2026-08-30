--- v9 (2026-07-21)
+++ v10 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9604e9cc57ba40a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a78d7e0baba43bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc7a4ddaf04c4491"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8b5b8226784acf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8caf39e608204f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc7a4ddaf04c4491" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea602f77f855450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8b5b8226784acf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Expert tip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>261,798</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>