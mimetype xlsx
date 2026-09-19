--- v10 (2026-08-30)
+++ v11 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a78d7e0baba43bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5543bb60df764d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8b5b8226784acf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201caf7b4f2d4e97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea602f77f855450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8b5b8226784acf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7f68a9f98a7409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201caf7b4f2d4e97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Expert tip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>276,052</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>273,039</x:t>
-[...458 lines deleted...]
-          <x:t>271,005</x:t>
+          <x:t>274,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>