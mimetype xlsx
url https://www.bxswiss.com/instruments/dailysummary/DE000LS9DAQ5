--- v11 (2026-09-19)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5543bb60df764d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd596db920dd4522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201caf7b4f2d4e97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd997a4576dab4668"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7f68a9f98a7409e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201caf7b4f2d4e97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e5e074cc4d4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd997a4576dab4668" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Expert tip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>