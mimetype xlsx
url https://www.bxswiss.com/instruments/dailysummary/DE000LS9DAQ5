--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd596db920dd4522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R928546119b554c15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd997a4576dab4668"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb017599f20dc4d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e5e074cc4d4e1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd997a4576dab4668" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7233bb7ee6e4066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb017599f20dc4d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Expert tip</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAQ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>