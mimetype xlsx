--- v12 (2026-09-06)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d525124df24ce3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf72f427a5d40ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c23b0661f74698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re575f51926af41e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3b7fe43f2f4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c23b0661f74698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba6768258ab4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re575f51926af41e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Sonderwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,839</x:t>
-[...48 lines deleted...]
-          <x:t>113,824</x:t>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,763</x:t>
-[...80 lines deleted...]
-          <x:t>114,144</x:t>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,357</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>114,388</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>