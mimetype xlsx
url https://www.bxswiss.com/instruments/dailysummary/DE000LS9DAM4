--- v13 (2026-09-26)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbf72f427a5d40ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37b665c0fe14d4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re575f51926af41e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0430cf3b6c0d4446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba6768258ab4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re575f51926af41e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re96d735b88e2430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0430cf3b6c0d4446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Sonderwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>