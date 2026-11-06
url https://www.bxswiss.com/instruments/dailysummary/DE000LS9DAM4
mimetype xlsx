--- v14 (2026-10-16)
+++ v15 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re37b665c0fe14d4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5400f0c3de794855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0430cf3b6c0d4446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbcfa8b975d64f00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re96d735b88e2430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0430cf3b6c0d4446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf985316b82254bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbcfa8b975d64f00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Sonderwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>113,253</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,512</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>112,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,509</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>