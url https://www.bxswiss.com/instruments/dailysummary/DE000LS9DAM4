--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05737d5acd364d85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R681eaee9d9204524" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ee85132bb8443e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b8baa7e2ec4962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bcf3bb59e8a479d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ee85132bb8443e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8967d954433e4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b8baa7e2ec4962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Sonderwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>111,188</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,489</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>111,627</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,430</x:t>
-[...463 lines deleted...]
-          <x:t>110,353</x:t>
+          <x:t>111,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>