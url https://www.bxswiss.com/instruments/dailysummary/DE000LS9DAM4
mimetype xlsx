--- v6 (2026-04-03)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R681eaee9d9204524" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01903caea4b34f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9b8baa7e2ec4962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24f3800c759d4958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8967d954433e4a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9b8baa7e2ec4962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfccf3efadee54ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24f3800c759d4958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Sonderwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>