--- v7 (2026-04-28)
+++ v8 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01903caea4b34f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36fa630ebcb443b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24f3800c759d4958"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0ef1e417f2a40bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfccf3efadee54ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24f3800c759d4958" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaba5a88cd11453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0ef1e417f2a40bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Sonderwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>112,498</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,677</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>22.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,088</x:t>
-[...90 lines deleted...]
-          <x:t>112,328</x:t>
+          <x:t>111,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>