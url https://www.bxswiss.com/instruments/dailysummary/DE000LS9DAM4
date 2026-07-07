--- v8 (2026-05-26)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36fa630ebcb443b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a7473d7edc4a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0ef1e417f2a40bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8fe49bcafa64636"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbaba5a88cd11453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0ef1e417f2a40bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R149ae11b41494c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8fe49bcafa64636" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Sonderwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,445</x:t>
+          <x:t>112,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,287</x:t>
-[...21 lines deleted...]
-          <x:t>112,208</x:t>
+          <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>111,643</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,604</x:t>
-[...274 lines deleted...]
-          <x:t>111,170</x:t>
+          <x:t>111,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>