--- v9 (2026-07-07)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8a7473d7edc4a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4881ff4b6ee54520" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8fe49bcafa64636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb81bb2aea6e4b7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R149ae11b41494c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8fe49bcafa64636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383dd4eaeacf48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb81bb2aea6e4b7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Sonderwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>111,894</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,099</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>112,044</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,032</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,432</x:t>
-[...124 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>112,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...254 lines deleted...]
-          <x:t>112,169</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>