--- v10 (2026-07-27)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4881ff4b6ee54520" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18dcb17aedd348c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb81bb2aea6e4b7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b47db399074c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383dd4eaeacf48bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb81bb2aea6e4b7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R795d818da5a5489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b47db399074c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Sonderwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>