--- v11 (2026-08-16)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18dcb17aedd348c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d525124df24ce3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20b47db399074c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84c23b0661f74698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R795d818da5a5489a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20b47db399074c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3b7fe43f2f4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84c23b0661f74698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte Sonderwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>