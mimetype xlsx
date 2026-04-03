--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67f51ee8206a4790" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd9b5ef029245ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb444dff95bb54190"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cdf4c15de964e34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5166db3bb6c54e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb444dff95bb54190" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfdfede74734445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cdf4c15de964e34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktien: Value Dynamisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,132</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>