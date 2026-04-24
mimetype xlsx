--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd9b5ef029245ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e115a0d1124b4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cdf4c15de964e34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7446e3e903a14a12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfdfede74734445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cdf4c15de964e34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b58ebf2ab404571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7446e3e903a14a12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktien: Value Dynamisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>66,138</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>65,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>