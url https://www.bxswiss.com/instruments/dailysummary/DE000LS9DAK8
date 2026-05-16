--- v5 (2026-04-24)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38e115a0d1124b4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6153d30d4984f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7446e3e903a14a12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R779c7971082a4770"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b58ebf2ab404571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7446e3e903a14a12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59dc2f5fd13a4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R779c7971082a4770" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktien: Value Dynamisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>