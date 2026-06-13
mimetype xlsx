--- v6 (2026-05-16)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6153d30d4984f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re953d97d10694354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R779c7971082a4770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a5938b01e0415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59dc2f5fd13a4567" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R779c7971082a4770" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37507eac5964acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a5938b01e0415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktien: Value Dynamisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...409 lines deleted...]
-          <x:t>69,864</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,076</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>69,249</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>