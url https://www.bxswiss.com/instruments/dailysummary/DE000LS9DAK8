--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re953d97d10694354" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e466f17ef724d49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8a5938b01e0415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c765afab2674090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37507eac5964acb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8a5938b01e0415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a364452e7341b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c765afab2674090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktien: Value Dynamisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...431 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,501</x:t>
-[...171 lines deleted...]
-          <x:t>72,243</x:t>
+          <x:t>72,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>