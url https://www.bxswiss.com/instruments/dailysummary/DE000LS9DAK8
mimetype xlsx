--- v8 (2026-07-15)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e466f17ef724d49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c173af5c8d47b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c765afab2674090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R543c9aba8aad40f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a364452e7341b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c765afab2674090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb60e65687a2a41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R543c9aba8aad40f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktien: Value Dynamisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>71,404</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>