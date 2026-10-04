--- v9 (2026-08-26)
+++ v10 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23c173af5c8d47b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f20c63e0094099" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R543c9aba8aad40f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8591186e644145cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb60e65687a2a41aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R543c9aba8aad40f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9922002c069140cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8591186e644145cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktien: Value Dynamisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>70,708</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>