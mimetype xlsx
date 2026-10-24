--- v10 (2026-10-04)
+++ v11 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f20c63e0094099" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9fcc768413c4018" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8591186e644145cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a88915e01ec464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9922002c069140cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8591186e644145cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01cfcea94b94402" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a88915e01ec464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Aktien: Value Dynamisch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAK8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...225 lines deleted...]
-          <x:t>69,010</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,211</x:t>
-[...377 lines deleted...]
-          <x:t>67,884</x:t>
+          <x:t>67,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>