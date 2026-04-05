--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f67273389f14f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f1881c36c94b05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d668aa93ade4ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra10a4c875fc6460f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b89db26dbb945d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d668aa93ade4ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fadb6fbd8dd49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra10a4c875fc6460f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Immobilien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>