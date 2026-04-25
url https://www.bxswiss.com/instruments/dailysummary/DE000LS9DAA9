--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1f1881c36c94b05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4e15e018914442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra10a4c875fc6460f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64b54c91e2464ca4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fadb6fbd8dd49e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra10a4c875fc6460f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R398cad6de198420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64b54c91e2464ca4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Immobilien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>