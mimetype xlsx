--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4e15e018914442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87383a0f36644105" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64b54c91e2464ca4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28df12bc40f84f24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R398cad6de198420e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64b54c91e2464ca4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd0236bfc47b4fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28df12bc40f84f24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Immobilien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>