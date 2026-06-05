--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87383a0f36644105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2c19f3b90c54471" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28df12bc40f84f24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d67fbb6b37491b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd0236bfc47b4fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28df12bc40f84f24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c327d30105c4421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d67fbb6b37491b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Immobilien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>101,150</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,349</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>100,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,314</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>