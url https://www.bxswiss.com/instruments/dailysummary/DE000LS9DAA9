--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2c19f3b90c54471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a569cdf88d491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d67fbb6b37491b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc46d3b11e4f24af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c327d30105c4421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d67fbb6b37491b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red47a2fe63444520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc46d3b11e4f24af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Immobilien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...605 lines deleted...]
-          <x:t>95,149</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>