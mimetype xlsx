--- v10 (2026-06-27)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a569cdf88d491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc688a9c913c94b20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc46d3b11e4f24af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc1370e4457b4481"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red47a2fe63444520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc46d3b11e4f24af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R925caad661144390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc1370e4457b4481" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Immobilien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>102,755</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>