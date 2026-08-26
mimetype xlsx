--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc688a9c913c94b20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf38f12aab40479e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc1370e4457b4481"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6670d14a7abf42f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R925caad661144390" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc1370e4457b4481" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re920d9c68a804873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6670d14a7abf42f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Immobilien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>