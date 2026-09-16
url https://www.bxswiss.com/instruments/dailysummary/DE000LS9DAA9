--- v12 (2026-08-26)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf38f12aab40479e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1808034102054779" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6670d14a7abf42f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0945ac1913d545dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re920d9c68a804873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6670d14a7abf42f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R967c018f54c14fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0945ac1913d545dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Immobilien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,876</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>