--- v13 (2026-09-16)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1808034102054779" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cfc21ac33774a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0945ac1913d545dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac468fa5ec34c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R967c018f54c14fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0945ac1913d545dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6be2a2dfa0f4a10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac468fa5ec34c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Europäische Immobilien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9DAA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...566 lines deleted...]
-          <x:t>95,894</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>