--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fefec76ff0e411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e280737779140da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b3064e874064cda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac8c023dc1494efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1593eb45b914190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b3064e874064cda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc209fee36ca8400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac8c023dc1494efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conservative long-term invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>