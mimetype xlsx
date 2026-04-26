--- v4 (2026-04-04)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e280737779140da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9b47282dc640cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac8c023dc1494efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbd1fec886d4d94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc209fee36ca8400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac8c023dc1494efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72573f523504b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbd1fec886d4d94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conservative long-term invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>