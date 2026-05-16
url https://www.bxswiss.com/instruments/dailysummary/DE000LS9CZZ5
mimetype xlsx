--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9b47282dc640cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dba648c03614b3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbd1fec886d4d94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re14a44ce853f4a4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72573f523504b25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbd1fec886d4d94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0cb5f68b8c54a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re14a44ce853f4a4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conservative long-term invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>