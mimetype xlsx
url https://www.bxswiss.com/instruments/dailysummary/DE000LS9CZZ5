--- v6 (2026-05-16)
+++ v7 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dba648c03614b3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88f1bbbb7844f39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re14a44ce853f4a4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf0ab7bb02064e12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0cb5f68b8c54a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re14a44ce853f4a4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bca50adc3554218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf0ab7bb02064e12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conservative long-term invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...613 lines deleted...]
-          <x:t>186,848</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>