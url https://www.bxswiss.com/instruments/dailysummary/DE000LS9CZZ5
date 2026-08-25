--- v7 (2026-08-04)
+++ v8 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd88f1bbbb7844f39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eacbc9db6d74a4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf0ab7bb02064e12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f97d99ca3a84f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bca50adc3554218" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf0ab7bb02064e12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R808ffca98835468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f97d99ca3a84f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conservative long-term invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,196</x:t>
@@ -710,31 +312,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>