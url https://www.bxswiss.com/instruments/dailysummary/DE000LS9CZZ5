--- v8 (2026-08-25)
+++ v9 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eacbc9db6d74a4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1e1cb480a444c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f97d99ca3a84f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71da5c5429f947bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R808ffca98835468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f97d99ca3a84f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf71a52f2e860470e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71da5c5429f947bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conservative long-term invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,419 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>191,589</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>