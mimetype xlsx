--- v9 (2026-09-02)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd9f914d8d04a10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad313ae0f414add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477e54b9537f460c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aace8cdcb4e483f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5456aaad1e14079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477e54b9537f460c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R261e00690b244c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aace8cdcb4e483f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 GE Equal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>