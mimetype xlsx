--- v10 (2026-09-22)
+++ v11 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ad313ae0f414add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc323f6be24a840ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aace8cdcb4e483f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac704ef7c084766"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R261e00690b244c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aace8cdcb4e483f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9273c1b8841e4922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac704ef7c084766" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 GE Equal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,144 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>145,208</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,959</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...339 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,244</x:t>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>