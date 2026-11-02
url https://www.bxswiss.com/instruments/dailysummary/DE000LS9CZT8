--- v11 (2026-10-13)
+++ v12 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc323f6be24a840ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf5d6cbf1c449a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfac704ef7c084766"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b3cda7f7ebf4fb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9273c1b8841e4922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfac704ef7c084766" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf31ece4014024cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b3cda7f7ebf4fb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 GE Equal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>