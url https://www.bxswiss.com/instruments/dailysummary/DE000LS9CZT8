--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d9ecc330cb4684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e98cfcb705a44d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f8352d041334abb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2458b8bc7b794e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra61ba8d873264077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f8352d041334abb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc97685783a947eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2458b8bc7b794e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 GE Equal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>