--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e98cfcb705a44d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3830c4b1785b4448" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2458b8bc7b794e82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823b935bb2274557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc97685783a947eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2458b8bc7b794e82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf797e39f602747ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823b935bb2274557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 GE Equal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,835</x:t>
-[...306 lines deleted...]
-          <x:t>133,625</x:t>
+          <x:t>135,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>