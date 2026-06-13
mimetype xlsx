--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3830c4b1785b4448" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda921160bb24438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R823b935bb2274557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab92abcff9e49e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf797e39f602747ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R823b935bb2274557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R523a2397458444ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab92abcff9e49e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 GE Equal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>137,325</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,375</x:t>
-[...323 lines deleted...]
-          <x:t>132,343</x:t>
+          <x:t>134,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>