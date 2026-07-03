--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda921160bb24438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b835367c7f84d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab92abcff9e49e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be2675fab9d4d30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R523a2397458444ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab92abcff9e49e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c33371a63814d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be2675fab9d4d30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 GE Equal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>