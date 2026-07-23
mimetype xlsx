--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b835367c7f84d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b5fd55a6864762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be2675fab9d4d30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb023557d89e47d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c33371a63814d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be2675fab9d4d30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8412308f514a4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb023557d89e47d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 GE Equal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...387 lines deleted...]
-          <x:t>134,656</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>134,260</x:t>
-[...92 lines deleted...]
-          <x:t>133,287</x:t>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,996</x:t>
-[...139 lines deleted...]
-          <x:t>137,214</x:t>
+          <x:t>135,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>