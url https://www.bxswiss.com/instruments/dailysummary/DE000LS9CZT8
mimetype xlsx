--- v8 (2026-07-23)
+++ v9 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b5fd55a6864762" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bd9f914d8d04a10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb023557d89e47d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477e54b9537f460c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8412308f514a4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb023557d89e47d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5456aaad1e14079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477e54b9537f460c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 GE Equal</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>138,738</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>