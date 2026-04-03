--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7349f964f34b2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85763193b620426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dba7479ea8544a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953dae38de10446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b29662f8ce4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dba7479ea8544a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra18720caf5394d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953dae38de10446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giksi KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>