--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85763193b620426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red0bffef90b94c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953dae38de10446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R578ba38af68140c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra18720caf5394d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953dae38de10446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69ba2cc866c947d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R578ba38af68140c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giksi KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,981</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>117,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,102</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>