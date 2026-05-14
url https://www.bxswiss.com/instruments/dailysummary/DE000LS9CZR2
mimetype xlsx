--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red0bffef90b94c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7dba8add7094ae1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R578ba38af68140c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3729e893d9f14c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69ba2cc866c947d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R578ba38af68140c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R010ed80e62fb41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3729e893d9f14c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giksi KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>117,777</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,541</x:t>
-[...409 lines deleted...]
-          <x:t>119,745</x:t>
+          <x:t>117,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>