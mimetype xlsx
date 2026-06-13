--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7dba8add7094ae1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabdaa790f4c43f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3729e893d9f14c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R022d8836dee148ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R010ed80e62fb41f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3729e893d9f14c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf9f2cc4cab746e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R022d8836dee148ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giksi KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>119,595</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,878</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>120,396</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>