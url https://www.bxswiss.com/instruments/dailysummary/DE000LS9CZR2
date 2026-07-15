--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabdaa790f4c43f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R948fe0dd7f224e1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R022d8836dee148ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e46415add3b4f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf9f2cc4cab746e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R022d8836dee148ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b892cd8d6242e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e46415add3b4f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giksi KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>121,268</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,817</x:t>
-[...249 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>120,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,325</x:t>
-[...171 lines deleted...]
-          <x:t>120,761</x:t>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>