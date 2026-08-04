--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R948fe0dd7f224e1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R565e9fcb5c5c47c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e46415add3b4f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf409bbfc487e4c66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b892cd8d6242e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e46415add3b4f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8de245e8a64bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf409bbfc487e4c66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giksi KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>120,693</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>122,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,727</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>120,995</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,749</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>