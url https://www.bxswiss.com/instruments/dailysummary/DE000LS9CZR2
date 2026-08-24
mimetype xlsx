--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R565e9fcb5c5c47c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1792a568dffb4c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf409bbfc487e4c66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd32a8938c924d0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8de245e8a64bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf409bbfc487e4c66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04d49ac04ac4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd32a8938c924d0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giksi KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>122,570</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,727</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,655</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>