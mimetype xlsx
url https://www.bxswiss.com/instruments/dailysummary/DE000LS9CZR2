--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1792a568dffb4c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b1047de6ae347ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd32a8938c924d0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7798f72d3145d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra04d49ac04ac4a35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd32a8938c924d0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d60cf05f6c4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7798f72d3145d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giksi KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>124,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>124,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,223</x:t>
-[...301 lines deleted...]
-          <x:t>123,167</x:t>
+          <x:t>124,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>