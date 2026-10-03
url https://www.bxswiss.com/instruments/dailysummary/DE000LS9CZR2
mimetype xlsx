--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b1047de6ae347ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e0750c5092c4f43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff7798f72d3145d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc844b85110464c4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d60cf05f6c4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff7798f72d3145d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R203b154814f54546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc844b85110464c4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giksi KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>