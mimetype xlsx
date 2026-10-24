--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e0750c5092c4f43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571b2ed2c8c44985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc844b85110464c4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6223a8a34afc40e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R203b154814f54546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc844b85110464c4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R745d33621fd848ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6223a8a34afc40e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Giksi KGV</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CZR2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>