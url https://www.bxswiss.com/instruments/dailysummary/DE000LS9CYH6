--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bfc1e1bbd8046c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6d4d181c3f41c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73d20c8d53ed4cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199fa93246b94781"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82fe4e66ba624e0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73d20c8d53ed4cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c84a17918414718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199fa93246b94781" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Österreichische Industriegüter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>