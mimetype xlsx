--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d6d4d181c3f41c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71faacc320ee4d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R199fa93246b94781"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53932baa47074919"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c84a17918414718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R199fa93246b94781" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ccfb488b4b442cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53932baa47074919" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Österreichische Industriegüter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>128,423</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>