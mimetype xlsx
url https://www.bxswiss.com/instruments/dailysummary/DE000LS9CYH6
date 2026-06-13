--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71faacc320ee4d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2589c203bf334b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53932baa47074919"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95d02a528b034ea4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ccfb488b4b442cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53932baa47074919" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88c61ea39914030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95d02a528b034ea4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Österreichische Industriegüter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>