--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2589c203bf334b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e8ea98effd4c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95d02a528b034ea4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67af351c7224cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra88c61ea39914030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95d02a528b034ea4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bd0f0969974c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67af351c7224cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Österreichische Industriegüter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>141,405</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>