--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8e8ea98effd4c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a778714f264fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67af351c7224cc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf6557a44674214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02bd0f0969974c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67af351c7224cc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38c84eb9025b4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf6557a44674214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Österreichische Industriegüter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>