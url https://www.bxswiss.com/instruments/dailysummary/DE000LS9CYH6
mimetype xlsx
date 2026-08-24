--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a778714f264fe2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9169936f9d394221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf6557a44674214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reedd01e1019a4b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38c84eb9025b4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf6557a44674214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9abd397e11c4444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reedd01e1019a4b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Österreichische Industriegüter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>