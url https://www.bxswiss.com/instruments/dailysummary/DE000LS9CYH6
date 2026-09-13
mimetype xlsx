--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9169936f9d394221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4c56b7065d4687" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reedd01e1019a4b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109cec54455d4d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9abd397e11c4444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reedd01e1019a4b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc9433bf75364cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109cec54455d4d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Österreichische Industriegüter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>