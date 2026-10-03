--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c4c56b7065d4687" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3cb5eb24c934c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109cec54455d4d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde1bd8adfa6f4992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc9433bf75364cdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109cec54455d4d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132891efb1c64900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde1bd8adfa6f4992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Österreichische Industriegüter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,974</x:t>
-[...279 lines deleted...]
-          <x:t>147,018</x:t>
+          <x:t>144,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>