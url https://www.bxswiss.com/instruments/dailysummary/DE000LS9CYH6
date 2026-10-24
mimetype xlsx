--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3cb5eb24c934c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71cbc24355e04756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde1bd8adfa6f4992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb224012811144944"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R132891efb1c64900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde1bd8adfa6f4992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R661a2f87025a434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb224012811144944" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Österreichische Industriegüter</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CYH6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>