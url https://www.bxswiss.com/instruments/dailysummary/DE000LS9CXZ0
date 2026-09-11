--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb836ac980a9b459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb969257b87c4c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb177d9475d54d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R069b1bedeb8343a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dd1ea8b19f0471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb177d9475d54d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81fa7aeba6614df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R069b1bedeb8343a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>