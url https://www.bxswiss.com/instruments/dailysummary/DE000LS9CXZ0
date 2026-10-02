--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb969257b87c4c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re823c8c86c6a4ca8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R069b1bedeb8343a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa31ff096fc4520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81fa7aeba6614df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R069b1bedeb8343a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2eb86a416b0457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa31ff096fc4520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>