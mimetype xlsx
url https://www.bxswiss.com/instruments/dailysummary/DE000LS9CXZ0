--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re823c8c86c6a4ca8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c5b4c4ed7314f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa31ff096fc4520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870521c84a9b4336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2eb86a416b0457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa31ff096fc4520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30addc81be604a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870521c84a9b4336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>375,007</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,944</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>384,335</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>383,047</x:t>
-[...350 lines deleted...]
-          <x:t>380,290</x:t>
+          <x:t>380,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>