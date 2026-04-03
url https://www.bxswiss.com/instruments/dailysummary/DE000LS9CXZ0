--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71e1ba9af709443f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e5542247004fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ffd12dbdfb14538"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb8a129ff5794d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc6e6b049ed454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ffd12dbdfb14538" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e595e674c94b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb8a129ff5794d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>