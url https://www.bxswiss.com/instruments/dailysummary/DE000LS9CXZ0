--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e5542247004fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc32581a8d304c7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb8a129ff5794d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1309ebfef740df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e595e674c94b93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb8a129ff5794d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d35be5cc9f4509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1309ebfef740df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,831</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>