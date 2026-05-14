--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc32581a8d304c7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e5b8086d4d4516" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e1309ebfef740df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8977bf7f75a8471e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d35be5cc9f4509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e1309ebfef740df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc4a7654601f4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8977bf7f75a8471e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>