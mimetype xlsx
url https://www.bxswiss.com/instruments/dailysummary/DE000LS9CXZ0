--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e5b8086d4d4516" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17414a77ec1483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8977bf7f75a8471e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raddc768b45ca42aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc4a7654601f4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8977bf7f75a8471e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3be760bcaac4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raddc768b45ca42aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>359,097</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>