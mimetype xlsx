--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17414a77ec1483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79fed7ca84994125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raddc768b45ca42aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recedb69503cf43c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3be760bcaac4739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raddc768b45ca42aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re781ce53d89c4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recedb69503cf43c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>359,512</x:t>
-[...468 lines deleted...]
-          <x:t>357,300</x:t>
+          <x:t>359,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>