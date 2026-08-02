--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79fed7ca84994125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ebe8b7ea954e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recedb69503cf43c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f3000bf8e448d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re781ce53d89c4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recedb69503cf43c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R913039ef3273461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f3000bf8e448d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>