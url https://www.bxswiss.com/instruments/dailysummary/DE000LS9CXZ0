--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ebe8b7ea954e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb836ac980a9b459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f3000bf8e448d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb177d9475d54d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R913039ef3273461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f3000bf8e448d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dd1ea8b19f0471d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb177d9475d54d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9CXZ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>364,373</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,706</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>365,696</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>